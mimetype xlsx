--- v6 (2026-09-14)
+++ v7 (2026-10-29)
@@ -7,884 +7,883 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Unit" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="259">
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">最新淨值</t>
   </si>
   <si>
     <t xml:space="preserve">淨值日期</t>
   </si>
   <si>
     <t xml:space="preserve">漲跌</t>
   </si>
   <si>
     <t xml:space="preserve">漲跌幅</t>
   </si>
   <si>
     <t xml:space="preserve">統一台灣高息優選基金－累積型                                                    </t>
   </si>
   <si>
-    <t xml:space="preserve">32.14</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">-1.89%</t>
+    <t xml:space="preserve">30.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/10/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.62%</t>
   </si>
   <si>
     <t xml:space="preserve">統一台灣高息優選基金－月配型                                                    （本基金並無保證收益及配息，配息來源可能為本金及收益平準金）</t>
   </si>
   <si>
-    <t xml:space="preserve">25.92</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.93%</t>
+    <t xml:space="preserve">24.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.6%</t>
   </si>
   <si>
     <t xml:space="preserve">統一大滿貫基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">235.24</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.69%</t>
+    <t xml:space="preserve">233.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.11%</t>
   </si>
   <si>
     <t xml:space="preserve">統一全天候基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">922.23</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-2.01%</t>
+    <t xml:space="preserve">902.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-30.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.29%</t>
   </si>
   <si>
     <t xml:space="preserve">統一中小基金                        </t>
   </si>
   <si>
-    <t xml:space="preserve">219.06</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.96%</t>
+    <t xml:space="preserve">211.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.88%</t>
   </si>
   <si>
     <t xml:space="preserve">統一經建基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">406.33</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-2.02%</t>
+    <t xml:space="preserve">383.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.31%</t>
   </si>
   <si>
     <t xml:space="preserve">統一奔騰基金                        </t>
   </si>
   <si>
-    <t xml:space="preserve">749.36</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.84%</t>
+    <t xml:space="preserve">726.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-21.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.89%</t>
   </si>
   <si>
     <t xml:space="preserve">統一台灣動力基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">187.92</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-1.67%</t>
+    <t xml:space="preserve">186.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.18%</t>
   </si>
   <si>
     <t xml:space="preserve">統一黑馬基金                        </t>
   </si>
   <si>
-    <t xml:space="preserve">643.92</t>
+    <t xml:space="preserve">632.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-21.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一龍馬基金                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">603.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-18.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一統信基金                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">268.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-8.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一強棒貨幣市場基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.8888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0045%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全方位貨幣市場基金                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.1072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0049%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞太基金                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/10/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.63</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一強漢基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一強漢基金（美元）                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一強漢基金（人民幣）                            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大龍印基金                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大中華中小基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大中華中小基金（美元）                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大中華中小基金（人民幣）                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一新亞洲科技能源基金              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">127.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲大金磚基金                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大龍騰中國基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大龍騰中國基金（美元）                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大龍騰中國基金（人民幣）                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一優選低波多重資產基金－累積型                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.7706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3549</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.162%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一優選低波多重資產基金－月配型                                                （基金之配息來源可能為本金及收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.7772</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3339</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1621%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球債券組合基金                （基金有一定比例投資於非投資等級債券基金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.9268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－累積型（新台幣）          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.6348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0052%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－月配型（新台幣）          （基金之配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0058%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－累積型（美元）            </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.2299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0401%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－月配型（美元）            （基金之配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.2316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0402%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－累積型（人民幣）          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.5234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0209%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一亞洲非投資等級債券基金－月配型（人民幣）          （基金之配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0215%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球新科技基金（新台幣）                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球新科技基金（美元）                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球新科技基金（人民幣）                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">110.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－累積型（新台幣）        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9772</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.6276%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－月配型（新台幣）        （基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.0041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.6302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.6273%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－累積型（美元）          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.6523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7361%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－月配型（美元）          （基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.5954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.6337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－累積型（人民幣）        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.7235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9538</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7012%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球動態多重資產基金－月配型（人民幣）        （基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.6655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.6305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大東協高股息基金（新台幣）                    （本基金並無保證收益及配息）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大東協高股息基金（美元）                      （本基金並無保證收益及配息）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.83</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大東協高股息基金（人民幣）                    （本基金並無保證收益及配息）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球智聯網AIoT基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球智聯網AIoT基金（美元）                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球智聯網AIoT基金（人民幣）                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.92</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全天候基金（Ｉ類型）                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">947.97</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-32.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一大滿貫基金（TISA類型）                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">236.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一台灣動力基金（TISA類型）                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">189.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一經建基金（Ｓ類型）                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">386.38</t>
   </si>
   <si>
     <t xml:space="preserve">-13.23</t>
   </si>
   <si>
-    <t xml:space="preserve">統一龍馬基金                        </t>
-[...167 lines deleted...]
-    <t xml:space="preserve">22.12</t>
+    <t xml:space="preserve">統一NYSE FANG+ETF基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一彭博１０年期以上Ａａ至Ａ級美元優質公司債券ＥＴＦ基金（基金之配息來源可能為收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.7423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1728</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0478</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一台灣高息動能ETF基金（本基金並無保證收益及配息，配息來源可能為收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.5189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0729</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一台股增長主動式ETF基金(基金之配息來源可能為收益平準金)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一美國50ETF基金（基金之配息來源可能為收益平準金）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一全球創新主動式ETF基金(基金之配息來源可能為收益平準金)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">統一台股升級50主動式ETF基金(基金之配息來源可能為收益平準金)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.99</t>
   </si>
   <si>
     <t xml:space="preserve">-0.27</t>
   </si>
   <si>
-    <t xml:space="preserve">-1.21%</t>
-[...455 lines deleted...]
-    <t xml:space="preserve">-1.73%</t>
+    <t xml:space="preserve">-2.63%</t>
   </si>
   <si>
     <t xml:space="preserve">統一前沿科技主動式ETF基金(基金之配息來源可能為收益平準金)</t>
   </si>
   <si>
-    <t xml:space="preserve">9.86</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.82%</t>
+    <t xml:space="preserve">10.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.39%</t>
   </si>
   <si>
     <t xml:space="preserve">統一美國公債量化增益主動式ETF基金（基金之配息來源可能為收益平準金）</t>
   </si>
   <si>
-    <t xml:space="preserve">9.7849</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">0.28%</t>
+    <t xml:space="preserve">10.0517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.09%</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
-部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
+部份基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
 【統一優選低波多重資產基金（基金之配息來源可能為本金及收益平準金）】
 本基金經臺灣集中保管結算所股份有限公司同意生效，惟不表示本基金絕無風險。本公司以往之經理績效不保證本基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書。
 本基金有相當比重投資於國內投信所發行之投資海外債券型基金(子基金)，子基金投資標的可能為非投資等級債券，由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故本基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損，投資人須留意子基金所投資標的可能包含利率風險、信用風險及匯率風險等相關風險。
 【指數股票型基金(被動式ETF)】
 指數股票型基金因採被動式管理方式，以追蹤標的指數報酬為目標，因此基金之投資績效將視其追蹤之標的指數之走勢而定。基於管理有價證券價格變動風險或為增加投資效率之需要，得從事證券相關商品之交易。當其追蹤之指數價格波動劇烈時，基金之淨資產價值將有波動之風險。此外國內外政經情勢、未來發展或現有法規之變動，均可能對本基金所參與的投資市場及投資工具之報酬造成直接或間接的影響。本基金上市(櫃)前參與申購所買入的每單位淨資產價值，不等同於基金上市(櫃)後之價格，參與申購之投資人需自行承擔基金成立日起至上市(櫃)日止之期間，基金價格波動所產生折/溢價之風險。
 被動式ETF追蹤指數績效或殖利率之表現，不代表基金之實際報酬或配息率及未來績效保證，不同時間進場投資，其結果將可能不同，且並未考量交易成本。
 【主動式交易所交易基金(主動式ETF)】
 主動式ETF與被動式ETF並無絕對的優劣，主動式ETF不保證能超越績效指標、市場大盤或被動式ETF的報酬，且過去績效也不代表未來績效的保證。投資人投資前應審慎評估市場波動與各項投資風險，並詳閱公開說明書，根據自身的投資目標與風險承受度選擇最適合的產品。
 【配息涉及本金之基金】
 基金的配息可能由基金的收益或本金中支付。任何涉及由本金支出的部份，可能導致原始投資金額減損，本基金配息前未先扣除應負擔之相關費用。基金配息組成項目請至本公司網站查詢。
 【配息涉及收益平準金之ETF】
 基金配息可能由基金的收益或收益平準金中支付。任何涉及由收益平準金支出的部份，可能導致原始投資金額減損。基金配息組成項目請至本公司網站查詢。
 【統一NYSE FANG+ ETF基金】
 統一NYSE FANG+ ETF基金所追蹤之標的指數其成分股檔數最低下限僅10檔，指數表現易受單一個股股價波動影響，並可能影響追蹤指數的基金績效表現。本基金適合承受較高風險之投資人，除專業機構投資人外，投資人應依金管會、中華民國證券投資信託暨顧問商業同業公會或臺灣證券交易所股份有限公司之規定，簽署風險預告書。
+【統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）】
+本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
 【統一台灣高息動能ETF基金（本基金並無保證收益及配息，配息來源可能為收益平準金）】
 1、本基金主要收益分配來源為投資所得之現金股利，將分為12個月配發。其他可分配收益項目則由經理公司依實際情形決定是否進行分配。
 2、淨資本利得係指基金投資於中華民國境內所得之已實現資本利得扣除資本損失(包括已實現及未實現資本損失)後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
 4、當基金因有新申購參與除息導致原投資者之每單位配息金額遭明顯稀釋時，將動用收益平準金進行分配。
 【統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）】
 本基金將ESG納入主要投資重點，相關風險包括：ESG評鑑標準之差異風險、ESG評鑑標準之主觀判斷風險、對第三方資料來源之依賴風險、對特定ESG投資重點之集中度風險等。有關基金之ESG資訊，投資人應於申購前詳閱基金公開說明書所載之基金所有特色或目標等資訊，查詢基金ESG資訊請詳本公司網站。
-本基金投資於金融機構發行具總損失吸收能力債券(TLAC Bond)，當金融機構出現資本適足率低於一定水平、重大營運或破產危機時，得以契約形式或透過法定機制將債券減記面額或轉換股權，可能導致客戶部分或全部債權減記、利息取消、債權轉換股權、修改債券條件如到期日、票息、付息日、或暫停配息等變動。基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。 
-【統一台股增長主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金投資於金融機構發行具總損失吸收能力債券(TLAC Bond)，當金融機構出現資本適足率低於一定水平、重大營運或破產危機時，得以契約形式或透過法定機制將債券減記面額或轉換股權，可能導致客戶部分或全部債權減記、利息取消、債權轉換股權、修改債券條件如到期日、票息、付息日、或暫停配息等變動。本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
+【統一台股增長主動式ETF基金（基金之配息來源可能為收益平準金）、統一台股升級50主動式ETF基金（基金之配息來源可能為收益平準金）】
 本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資；本基金之績效指標係為基金績效評量之參考，本基金無追蹤、模擬或複製績效指標之表現。
-本基金掛牌上市前參與申購所買入的基金每受益權單位發行價格，不等同於基金掛牌上市價格，參與申購之投資人需自行承擔基金成立日起至上市日止，基金每受益權單位發行價格與上市價格所產生折/溢價之風險。
-[...2 lines deleted...]
-本基金掛牌上市前參與申購所買入的基金每受益權單位發行價格，不等同於基金掛牌上市價格，參與申購之投資人需自行承擔基金成立日起至上市日止，基金每受益權單位發行價格與上市價格所產生折/溢價之風險。
+【統一全球創新主動式ETF基金（基金之配息來源可能為收益平準金）、統一前沿科技主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資。
+【統一美國公債量化增益主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資；本基金之績效指標係為基金績效評量之參考，本基金無追蹤、模擬或複製績效指標之表現。
 【金融消費者保護】
 基金無受存款保險、保險安定基金或其他相關保障機制之保障，投資本基金可能發生部分或本金之損失，最大損失為全部投資之金額，投資人須自負盈虧。關於「金融消費者對該金融商品（或服務）之權利行使、變更、解除及終止」、「金融消費者對該金融商品（或服務）之重要權利、義務及責任」、「金融消費者應負擔之費用（及違約金）」以及「基金可能涉及之風險資訊」，請詳閱本基金公開說明書「買回受益憑證」、「受益人之權利及費用負擔」、「基金之資訊揭露」及「投資風險之揭露」等章節。就經理公司所提供之金融商品或服務所生紛爭投資人應先向經理公司提出申訴，若30日內未獲回覆或投資人不滿意處理結果得於60日內向「金融消費評議中心」申請評議。評議中心網址：https://www.foi.org.tw 。
 【ICE指數免責聲明】
-資料經ICE Data Indices, LLC(以下稱「ICE Data」)授權使用。NYSE是 ICE Data或其附屬公司之服務/商標，且已與NYSE美國50指數(NYSE U.S. 50 Index)及NYSE FANG+TM&amp;nbsp;指數一併授權予統一投信在統一美國50ETF基金（基金之配息來源可能為收益平準金）及統一NYSE FANG+ETF基金(以下稱「基金」)中使用。統一投信或基金均未受 ICE Data、其附屬公司或其第三方供應商(以下稱「ICE Data及其供應商」)贊助、認可、銷售或推廣。ICE Data及其供應商不對投資基金或指數追蹤市場表現能力作出任何聲明或保證。指數過去表現並不代表或保證未來結果。指數、指數數值或由其衍生之任何數據均依原樣提供，ICE Data及其供應商對其可銷售性，或針對特定目的/用途的適用性概不作出任何保證，亦不負責其充分性、準確性、及時性或完整性，使用者應自負風險。
+資料經ICE Data Indices, LLC(以下稱「ICE Data」)授權使用。NYSE是 ICE Data或其附屬公司之服務/商標，且已與NYSE美國50指數(NYSE U.S. 50 Index)及NYSE FANG+TM 指數一併授權予統一投信在統一美國50ETF基金（基金之配息來源可能為收益平準金）及統一NYSE FANG+ETF基金(以下稱「基金」)中使用。統一投信或基金均未受 ICE Data、其附屬公司或其第三方供應商(以下稱「ICE Data及其供應商」)贊助、認可、銷售或推廣。ICE Data及其供應商不對投資基金或指數追蹤市場表現能力作出任何聲明或保證。指數過去表現並不代表或保證未來結果。指數、指數數值或由其衍生之任何數據均依原樣提供，ICE Data及其供應商對其可銷售性，或針對特定目的/用途的適用性概不作出任何保證，亦不負責其充分性、準確性、及時性或完整性，使用者應自負風險。
+【ICE美國政府20+年期債券指數績效指標聲明】
+ICE授權統一投信使用ICE美國政府20+年期債券指數作為統一美國公債量化增益主動式ETF基金（基金之配息來源可能為收益平準金）之績效指標。
 【BLOOMBERG指數免責聲明】
-「彭博R」及彭博10年期以上Aa至A級美元優質公司債券指數、 彭博20年期(以上)美國公債指數、彭博MSCI全球成熟市場15年以上美元BBB級永續ESG動能加權公司債指數為Bloomberg Finance L.P.及其關係企業（包括指數管理公司-彭博指數服務有限公司（「BISL」））（統稱「彭博」）的服務商標，且已授權由統一投信用於若干用途。彭博與統一投信並無關聯，且彭博並不會審批、認證、審查或推薦「統一彭博10年期以上Aa至A級美元優質公司債券ETF基金（基金之配息來源可能為收益平準金）」、「統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）」、「統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）」。彭博不就前述基金之任何相關資料或資訊之即時性、準確性或完整性作出任何保證。 
+「彭博R」及彭博10年期以上Aa至A級美元優質公司債券指數、 彭博20年期(以上)美國公債指數、彭博MSCI全球成熟市場15年以上美元BBB級永續ESG動能加權公司債指數為Bloomberg Finance L.P.及其關係企業（包括指數管理公司-彭博指數服務有限公司（「BISL」））（統稱「彭博」）的服務商標，且已授權由統一投信用於若干用途。彭博與統一投信並無關聯，且彭博並不會審批、認證、審查或推薦「統一彭博10年期以上Aa至A級美元優質公司債券ETF基金（基金之配息來源可能為收益平準金）」、「統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）」、「統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）」。彭博不就前述基金之任何相關資料或資訊之即時性、準確性或完整性作出任何保證。
 【特選臺灣高息動能指數免責聲明】
 「特選臺灣高息動能指數」係由臺灣指數股份有限公司（臺灣指數公司）及財團法人中華民國證券櫃檯買賣中心（證券櫃檯買賣中心）（以上機構合稱「合作單位」）共同開發，並由臺灣指數公司單獨授權統一證券投資信託股份有限公司使用發行「基金」。「合作單位」並未以任何方式贊助、背書、出售或促銷「基金」，且「合作單位」亦未明示或默示對使用指數之結果及/或指數於任一特定日期之任一特定時間或其他時間之數據提供任何保證或聲明。指數係由臺灣指數公司所計算。然「合作單位」就指數之任何錯誤、不正確、遺漏或指數資料之傳輸中斷對任何人均不負任何責任，且無任何義務將該等錯誤、不正確或遺漏通知任何人。
-【臺灣證券交易所發行量加權股價指數免責聲明】
-臺灣證券交易所發行量加權股價指數係由臺灣證券交易所股份有限公司負責計算；惟臺灣證券交易所股份有限公司並未贊助、認可或推廣本商品。與指數值及其成分股清單有關之一切著作權均歸臺灣證券交易所股份有限公司所有。統一證券投資信託股份有限公司業已就使用該著作權發行臺灣證券交易所發行量加權股價指數之行為，自臺灣證券交易所股份有限公司取得完整之使用授權。</t>
+【臺灣證券交易所發行量加權股價報酬指數免責聲明】
+臺灣證券交易所發行量加權股價報酬指數係由臺灣證券交易所股份有限公司負責計算；惟臺灣證券交易所股份有限公司並未贊助、認可或推廣本商品。與指數值及其成分股清單有關之一切著作權均歸臺灣證券交易所股份有限公司所有。統一證券投資信託股份有限公司業已就使用該著作權發行臺灣證券交易所發行量加權股價報酬指數之行為，自臺灣證券交易所股份有限公司取得完整之使用授權。
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微軟正黑體"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微軟正黑體"/>
@@ -2101,748 +2100,748 @@
       </c>
       <c r="C9" s="42" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="43" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="44" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="47" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="48" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="49" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="50" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" s="51" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" s="52" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="53" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" s="54" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="55" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B12" s="56" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" s="57" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="58" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="59" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="60" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B13" s="61" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" s="62" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="63" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" s="64" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="65" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" s="66" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="67" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="68" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" s="69" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="70" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" s="71" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" s="72" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="73" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" s="74" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="75" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" s="76" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C16" s="77" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" s="78" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E16" s="79" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="80" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B17" s="81" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C17" s="82" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D17" s="83" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E17" s="84" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="85" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B18" s="86" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C18" s="87" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D18" s="88" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="89" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="90" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B19" s="91" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C19" s="92" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D19" s="93" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E19" s="94" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="95" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B20" s="96" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C20" s="97" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D20" s="98" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E20" s="99" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="100" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B21" s="101" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C21" s="102" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D21" s="103" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="E21" s="104" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="105" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B22" s="106" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C22" s="107" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D22" s="108" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="E22" s="109" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="110" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B23" s="111" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C23" s="112" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D23" s="113" t="s">
-        <v>90</v>
+        <v>65</v>
       </c>
       <c r="E23" s="114" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="115" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B24" s="116" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C24" s="117" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" s="118" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E24" s="119" t="s">
-        <v>95</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="120" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" s="121" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="122" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D25" s="123" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E25" s="124" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="125" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B26" s="126" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C26" s="127" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D26" s="128" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E26" s="129" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="130" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" s="131" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C27" s="132" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D27" s="133" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E27" s="134" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="135" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B28" s="136" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C28" s="137" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="D28" s="138" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E28" s="139" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="140" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29" s="141" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C29" s="142" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="D29" s="143" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="E29" s="144" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="145" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30" s="146" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C30" s="147" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D30" s="148" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E30" s="149" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="150" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B31" s="151" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C31" s="152" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D31" s="153" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E31" s="154" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="155" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32" s="156" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C32" s="157" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D32" s="158" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E32" s="159" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="160" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B33" s="161" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C33" s="162" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D33" s="163" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E33" s="164" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="165" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B34" s="166" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C34" s="167" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D34" s="168" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E34" s="169" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="170" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B35" s="171" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C35" s="172" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D35" s="173" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E35" s="174" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="175" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B36" s="176" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C36" s="177" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D36" s="178" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="E36" s="179" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="180" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B37" s="181" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C37" s="182" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D37" s="183" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E37" s="184" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="185" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B38" s="186" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C38" s="187" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D38" s="188" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E38" s="189" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="190" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B39" s="191" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C39" s="192" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D39" s="193" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E39" s="194" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="195" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B40" s="196" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C40" s="197" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D40" s="198" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E40" s="199" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="200" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B41" s="201" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C41" s="202" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D41" s="203" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E41" s="204" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="205" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B42" s="206" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C42" s="207" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D42" s="208" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="E42" s="209" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="210" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B43" s="211" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="C43" s="212" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D43" s="213" t="s">
+        <v>171</v>
+      </c>
+      <c r="E43" s="214" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="215" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B44" s="216" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C44" s="217" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D44" s="218" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E44" s="219" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="220" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B45" s="221" t="s">
+        <v>177</v>
+      </c>
+      <c r="C45" s="222" t="s">
+        <v>60</v>
+      </c>
+      <c r="D45" s="223" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" s="224" t="s">
         <v>175</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="225" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B46" s="226" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C46" s="227" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D46" s="228" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E46" s="229" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="230" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B47" s="231" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C47" s="232" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D47" s="233" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E47" s="234" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="235" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B48" s="236" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C48" s="237" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D48" s="238" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E48" s="239" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="240" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B49" s="241" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C49" s="242" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D49" s="243" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E49" s="244" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="245" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B50" s="246" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C50" s="247" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D50" s="248" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E50" s="249" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="250" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B51" s="251" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C51" s="252" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D51" s="253" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E51" s="254" t="s">
-        <v>201</v>
+        <v>74</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="255" t="s">
         <v>202</v>
       </c>
       <c r="B52" s="256" t="s">
         <v>203</v>
       </c>
       <c r="C52" s="257" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="258" t="s">
         <v>204</v>
       </c>
       <c r="E52" s="259" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="260" t="s">
         <v>206</v>
       </c>
       <c r="B53" s="261" t="s">
         <v>207</v>
@@ -2877,232 +2876,232 @@
     <row r="55">
       <c r="A55" s="270" t="s">
         <v>213</v>
       </c>
       <c r="B55" s="271" t="s">
         <v>214</v>
       </c>
       <c r="C55" s="272" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="273" t="s">
         <v>215</v>
       </c>
       <c r="E55" s="274" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="275" t="s">
         <v>216</v>
       </c>
       <c r="B56" s="276" t="s">
         <v>217</v>
       </c>
       <c r="C56" s="277" t="s">
-        <v>7</v>
+        <v>60</v>
       </c>
       <c r="D56" s="278" t="s">
+        <v>103</v>
+      </c>
+      <c r="E56" s="279" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="280" t="s">
+        <v>219</v>
+      </c>
+      <c r="B57" s="281" t="s">
         <v>220</v>
       </c>
-      <c r="B57" s="281" t="s">
+      <c r="C57" s="282" t="s">
+        <v>60</v>
+      </c>
+      <c r="D57" s="283" t="s">
         <v>221</v>
       </c>
-      <c r="C57" s="282" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="283" t="s">
+      <c r="E57" s="284" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="285" t="s">
+        <v>223</v>
+      </c>
+      <c r="B58" s="286" t="s">
         <v>224</v>
       </c>
-      <c r="B58" s="286" t="s">
+      <c r="C58" s="287" t="s">
+        <v>60</v>
+      </c>
+      <c r="D58" s="288" t="s">
         <v>225</v>
       </c>
-      <c r="C58" s="287" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="288" t="s">
+      <c r="E58" s="289" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="290" t="s">
+        <v>227</v>
+      </c>
+      <c r="B59" s="291" t="s">
         <v>228</v>
       </c>
-      <c r="B59" s="291" t="s">
+      <c r="C59" s="292" t="s">
+        <v>60</v>
+      </c>
+      <c r="D59" s="293" t="s">
         <v>229</v>
       </c>
-      <c r="C59" s="292" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="293" t="s">
+      <c r="E59" s="294" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="295" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" s="296" t="s">
         <v>232</v>
       </c>
-      <c r="B60" s="296" t="s">
+      <c r="C60" s="297" t="s">
+        <v>60</v>
+      </c>
+      <c r="D60" s="298" t="s">
         <v>233</v>
       </c>
-      <c r="C60" s="297" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="298" t="s">
+      <c r="E60" s="299" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="300" t="s">
+        <v>235</v>
+      </c>
+      <c r="B61" s="301" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="C61" s="302" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="303" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="E61" s="304" t="s">
-        <v>239</v>
+        <v>45</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="305" t="s">
+        <v>238</v>
+      </c>
+      <c r="B62" s="306" t="s">
+        <v>239</v>
+      </c>
+      <c r="C62" s="307" t="s">
+        <v>60</v>
+      </c>
+      <c r="D62" s="308" t="s">
         <v>240</v>
       </c>
-      <c r="B62" s="306" t="s">
+      <c r="E62" s="309" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="310" t="s">
+        <v>242</v>
+      </c>
+      <c r="B63" s="311" t="s">
+        <v>243</v>
+      </c>
+      <c r="C63" s="312" t="s">
+        <v>60</v>
+      </c>
+      <c r="D63" s="313" t="s">
         <v>244</v>
       </c>
-      <c r="B63" s="311" t="s">
+      <c r="E63" s="314" t="s">
         <v>245</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="315" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B64" s="316" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="C64" s="317" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="318" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E64" s="319" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="320" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" s="321" t="s">
+        <v>251</v>
+      </c>
+      <c r="C65" s="322" t="s">
+        <v>60</v>
+      </c>
+      <c r="D65" s="323" t="s">
         <v>252</v>
       </c>
-      <c r="B65" s="321" t="s">
+      <c r="E65" s="324" t="s">
         <v>253</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="325" t="s">
+        <v>254</v>
+      </c>
+      <c r="B66" s="326" t="s">
+        <v>255</v>
+      </c>
+      <c r="C66" s="327" t="s">
+        <v>60</v>
+      </c>
+      <c r="D66" s="328" t="s">
         <v>256</v>
       </c>
-      <c r="B66" s="326" t="s">
+      <c r="E66" s="329" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="4" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A68:G158"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>