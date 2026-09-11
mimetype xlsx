--- v6 (2026-07-27)
+++ v7 (2026-09-11)
@@ -7,1652 +7,1790 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Compare" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="538">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="584">
   <si>
     <t xml:space="preserve">統一系列基金績效總覽：</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">三個月</t>
   </si>
   <si>
     <t xml:space="preserve">六個月</t>
   </si>
   <si>
     <t xml:space="preserve">一年</t>
   </si>
   <si>
     <t xml:space="preserve">兩年</t>
   </si>
   <si>
     <t xml:space="preserve">三年</t>
   </si>
   <si>
     <t xml:space="preserve">五年</t>
   </si>
   <si>
     <t xml:space="preserve">01YTW統一統信基金</t>
   </si>
   <si>
-    <t xml:space="preserve">49.25%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">355.34%</t>
+    <t xml:space="preserve">-0.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">285.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">365.16%</t>
   </si>
   <si>
     <t xml:space="preserve">02ITW統一全天候基金（Ｉ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">64.9%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">370.98%</t>
+    <t xml:space="preserve">-2.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">244.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">355.07%</t>
   </si>
   <si>
     <t xml:space="preserve">02YTW統一全天候基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">64.65%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">357.02%</t>
+    <t xml:space="preserve">-2.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">238.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">341.59%</t>
   </si>
   <si>
     <t xml:space="preserve">03YTW統一黑馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">54.27%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">384.71%</t>
+    <t xml:space="preserve">-1.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">239.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">383.08%</t>
   </si>
   <si>
     <t xml:space="preserve">04YTW統一龍馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">79.73%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">400.45%</t>
+    <t xml:space="preserve">3.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">186.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">245.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">349.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">403.05%</t>
   </si>
   <si>
     <t xml:space="preserve">05YTW統一強棒貨幣市場基金</t>
   </si>
   <si>
-    <t xml:space="preserve">0.38%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">5.57%</t>
+    <t xml:space="preserve">0.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.81%</t>
   </si>
   <si>
     <t xml:space="preserve">06YTW統一中小基金</t>
   </si>
   <si>
-    <t xml:space="preserve">76.43%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">360.48%</t>
+    <t xml:space="preserve">1.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">262%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">362.85%</t>
   </si>
   <si>
     <t xml:space="preserve">09STW統一經建基金（Ｓ類型）</t>
   </si>
   <si>
+    <t xml:space="preserve">-0.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.84%</t>
+  </si>
+  <si>
     <t xml:space="preserve">-</t>
   </si>
   <si>
     <t xml:space="preserve">09YTW統一經建基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">43.96%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">349.8%</t>
+    <t xml:space="preserve">-0.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">266.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">349.99%</t>
   </si>
   <si>
     <t xml:space="preserve">10YTW統一奔騰基金</t>
   </si>
   <si>
-    <t xml:space="preserve">58.29%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">474.06%</t>
+    <t xml:space="preserve">-2.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">281.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">448.75%</t>
   </si>
   <si>
     <t xml:space="preserve">11TTW統一大滿貫基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">50.27%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">85.93%</t>
+    <t xml:space="preserve">-4.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122.83%</t>
   </si>
   <si>
     <t xml:space="preserve">11YTW統一大滿貫基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">49.9%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">327.31%</t>
+    <t xml:space="preserve">-5.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">239.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">315.93%</t>
   </si>
   <si>
     <t xml:space="preserve">12YTW統一亞太基金</t>
   </si>
   <si>
-    <t xml:space="preserve">86.82%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">207.41%</t>
+    <t xml:space="preserve">-13.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.85%</t>
   </si>
   <si>
     <t xml:space="preserve">20YTW統一全球債券組合基金</t>
   </si>
   <si>
-    <t xml:space="preserve">2.35%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-2.52%</t>
+    <t xml:space="preserve">0.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.92%</t>
   </si>
   <si>
     <t xml:space="preserve">21YCN統一強漢基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">85.47%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">178.67%</t>
+    <t xml:space="preserve">-14.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.49%</t>
   </si>
   <si>
     <t xml:space="preserve">21YTW統一強漢基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">88%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">203.09%</t>
+    <t xml:space="preserve">-12.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.05%</t>
   </si>
   <si>
     <t xml:space="preserve">21YUS統一強漢基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">88.83%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">165.35%</t>
+    <t xml:space="preserve">-13.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.39%</t>
   </si>
   <si>
     <t xml:space="preserve">22TTW統一台灣動力基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">50.3%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">86.67%</t>
+    <t xml:space="preserve">-5.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123.65%</t>
   </si>
   <si>
     <t xml:space="preserve">22YTW統一台灣動力基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">49.89%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">415.67%</t>
+    <t xml:space="preserve">-5.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">167.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">254.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">383%</t>
   </si>
   <si>
     <t xml:space="preserve">23YTW統一大龍印基金</t>
   </si>
   <si>
-    <t xml:space="preserve">91.68%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">323.17%</t>
+    <t xml:space="preserve">-9.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">232.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">252.96%</t>
   </si>
   <si>
     <t xml:space="preserve">24YCN統一大中華中小基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">68.01%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">223.94%</t>
+    <t xml:space="preserve">-16.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">142.57%</t>
   </si>
   <si>
     <t xml:space="preserve">24YTW統一大中華中小基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">70.27%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">252.26%</t>
+    <t xml:space="preserve">-15.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">166.13%</t>
   </si>
   <si>
     <t xml:space="preserve">24YUS統一大中華中小基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">71.06%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">208.29%</t>
+    <t xml:space="preserve">-16.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">214.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.31%</t>
   </si>
   <si>
     <t xml:space="preserve">25YTW統一新亞洲科技能源基金</t>
   </si>
   <si>
-    <t xml:space="preserve">98.05%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">377.35%</t>
+    <t xml:space="preserve">-14.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">291.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268.99%</t>
   </si>
   <si>
     <t xml:space="preserve">27YTW統一亞洲大金磚基金</t>
   </si>
   <si>
-    <t xml:space="preserve">60.79%</t>
+    <t xml:space="preserve">-10.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YCN統一大龍騰中國基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-17.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YTW統一大龍騰中國基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-16.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YUS統一大龍騰中國基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-17.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ACN統一亞洲非投資等級債券基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-11.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ATW統一亞洲非投資等級債券基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-9.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32AUS統一亞洲非投資等級債券基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BCN統一亞洲非投資等級債券基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-10.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BTW統一亞洲非投資等級債券基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-9.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BUS統一亞洲非投資等級債券基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YCN統一全球新科技基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-20.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">145.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">224.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YTW統一全球新科技基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-19.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">249.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">234.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YUS統一全球新科技基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-20.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">252.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ACN統一全球動態多重資產基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ATW統一全球動態多重資產基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34AUS統一全球動態多重資產基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BCN統一全球動態多重資產基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BTW統一全球動態多重資產基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BUS統一全球動態多重資產基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YCN統一大東協高股息基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YTW統一大東協高股息基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.97%</t>
   </si>
   <si>
     <t xml:space="preserve">68.73%</t>
   </si>
   <si>
-    <t xml:space="preserve">123.98%</t>
-[...86 lines deleted...]
-    <t xml:space="preserve">-0.84%</t>
+    <t xml:space="preserve">84.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YUS統一大東協高股息基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38YCN統一全球智聯網AIoT基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-18.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">97.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38YTW統一全球智聯網AIoT基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-17.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38YUS統一全球智聯網AIoT基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-18.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45ATW統一台灣高息優選基金－累積型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45BTW統一台灣高息優選基金－月配型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48ATW統一優選低波多重資產基金－累積型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48BTW統一優選低波多重資產基金－月配型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62YTW統一全方位貨幣市場基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">自今年以來報酬率</t>
+  </si>
+  <si>
+    <t xml:space="preserve">自成立日起報酬率</t>
+  </si>
+  <si>
+    <t xml:space="preserve">年化標準差(12Mo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sharpe值(12Mo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beta值(12Mo)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7517.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.9565</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">677.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.9379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10109.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.9169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8827.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.6128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7524.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.1201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">127.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2211%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.7049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.5077</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3999.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.7303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1725</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7470.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.3104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2293.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.1419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">846.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.2144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.3805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">430.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.6398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2407</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1194.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">386.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.0224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3096</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1809.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.7315</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">723.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.6449</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7894</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">306.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.8913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2465</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">467.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.8083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">281.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.0762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3794</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1222.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.3697</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6861</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">255.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.6884</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2701</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.3754</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.2875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3425</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.7543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.2053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2047</t>
   </si>
   <si>
     <t xml:space="preserve">-0.91%</t>
   </si>
   <si>
-    <t xml:space="preserve">-12.18%</t>
-[...1001 lines deleted...]
-    <t xml:space="preserve">71.4%</t>
+    <t xml:space="preserve">5.1599</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.2059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6241</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1034.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">975.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.3337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">992.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.2371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.9079</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.7651</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2981</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0623</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.7678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.9511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3318</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.7781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0632</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.7824</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9143</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.0021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.7497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3511</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.6082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">294.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.1132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">329.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.5415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">318.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.3954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3061</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5332</t>
+  </si>
+  <si>
+    <t xml:space="preserve">75.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">226.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3883</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2327</t>
+  </si>
+  <si>
+    <t xml:space="preserve">75.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">226.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.8213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.5%</t>
   </si>
   <si>
     <t xml:space="preserve">僅為揭示基金經理公司以往之經理績效，投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。</t>
   </si>
   <si>
-    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/06/30</t>
+    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/08/31</t>
   </si>
   <si>
     <t xml:space="preserve">  標準差係衡量報酬率的波動程度，為一個常用的風險指標，所謂『年化』是代表基金近一年報酬率平均值。年化標準差越高，代表報酬率波動越大。平均報酬率加上兩個標準差大約是最佳狀況時的報酬率；平均報酬率減去兩個標準差大約是最差狀況時的報酬率。換言之，四個標準差大約是最好與最壞時的差距。例如：某基金的標準差為26.38%，表示該基金最好年份的年報酬率與最壞年份約差106 %（26.38% ×4 = 105.52%）。</t>
   </si>
   <si>
     <t xml:space="preserve">  夏普指數（Sharpe ratio）目的是在衡量固定每單位風險之下所能獲得的超額報酬，所謂超額報酬為基金過去一年平均月報酬率，超過一個月定存利率部分，為一經風險調整後之績效指標。夏普指數代表投資人每多承擔一分風險，可以拿到幾分報酬；若為正值，代表基金報酬率高過波動風險；若為負值，代表基金操作風險大過於報酬率。</t>
   </si>
   <si>
     <t xml:space="preserve">  Beta指數（Beta Coefficient）用來衡量個別股票或股票基金相對於整個股市價格波動的情形。所顯示的是各基金的屬性，以台灣為例，通常以台灣加權股價指數Beta指數為1。若某共同基金的Beta指數為2，表示波動情形是股市的兩倍；反之，若某基金的Beta指數為0.5，則波動情形為股市的二分之一。Beta指數愈大代表基金報酬率受大盤漲跌的影響愈大。大於1者，表示該基金攻擊性較強，係屬於積極成長性基金；小於1者，則是基金的防守性較佳，應是穩健型基金。</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
 部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
@@ -1929,267 +2067,267 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...215 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -3046,51 +3184,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -4101,2262 +4239,2262 @@
       </c>
       <c r="C9" s="49" t="s">
         <v>52</v>
       </c>
       <c r="D9" s="50" t="s">
         <v>53</v>
       </c>
       <c r="E9" s="51" t="s">
         <v>54</v>
       </c>
       <c r="F9" s="52" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="53" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="54" t="s">
         <v>57</v>
       </c>
       <c r="B10" s="55" t="s">
         <v>58</v>
       </c>
       <c r="C10" s="56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D10" s="57" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E10" s="58" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F10" s="59" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G10" s="60" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="61" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B11" s="62" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C11" s="63" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D11" s="64" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E11" s="65" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F11" s="66" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G11" s="67" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="68" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B12" s="69" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C12" s="70" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D12" s="71" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E12" s="72" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F12" s="73" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G12" s="74" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="75" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B13" s="76" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C13" s="77" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D13" s="78" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="E13" s="79" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F13" s="80" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G13" s="81" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="82" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B14" s="83" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C14" s="84" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D14" s="85" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E14" s="86" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F14" s="87" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G14" s="88" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="89" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B15" s="90" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C15" s="91" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D15" s="92" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E15" s="93" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="F15" s="94" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G15" s="95" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="96" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B16" s="97" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C16" s="98" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D16" s="99" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E16" s="100" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F16" s="101" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G16" s="102" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="103" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B17" s="104" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C17" s="105" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D17" s="106" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E17" s="107" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="F17" s="108" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="G17" s="109" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="110" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B18" s="111" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C18" s="112" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D18" s="113" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E18" s="114" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="F18" s="115" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="G18" s="116" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="117" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B19" s="118" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C19" s="119" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D19" s="120" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E19" s="121" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F19" s="122" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G19" s="123" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="124" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B20" s="125" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C20" s="126" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D20" s="127" t="s">
-        <v>58</v>
+        <v>124</v>
       </c>
       <c r="E20" s="128" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F20" s="129" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G20" s="130" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="131" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B21" s="132" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C21" s="133" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D21" s="134" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="E21" s="135" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="F21" s="136" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="G21" s="137" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="138" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B22" s="139" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C22" s="140" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D22" s="141" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E22" s="142" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F22" s="143" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G22" s="144" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="145" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B23" s="146" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C23" s="147" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D23" s="148" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E23" s="149" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="F23" s="150" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="G23" s="151" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="152" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B24" s="153" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C24" s="154" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="D24" s="155" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="E24" s="156" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F24" s="157" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="G24" s="158" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="159" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B25" s="160" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C25" s="161" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D25" s="162" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E25" s="163" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F25" s="164" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="G25" s="165" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="166" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B26" s="167" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C26" s="168" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D26" s="169" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E26" s="170" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F26" s="171" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="G26" s="172" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="173" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B27" s="174" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C27" s="175" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D27" s="176" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E27" s="177" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F27" s="178" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="G27" s="179" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="180" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B28" s="181" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C28" s="182" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D28" s="183" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="E28" s="184" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="F28" s="185" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G28" s="186" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="187" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B29" s="188" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C29" s="189" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="D29" s="190" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="E29" s="191" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="F29" s="192" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="G29" s="193" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="194" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B30" s="195" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C30" s="196" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D30" s="197" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="E30" s="198" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="F30" s="199" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="G30" s="200" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="201" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B31" s="202" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C31" s="203" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="D31" s="204" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E31" s="205" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="F31" s="206" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="G31" s="207" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="208" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B32" s="209" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C32" s="210" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D32" s="211" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E32" s="212" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="F32" s="213" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="G32" s="214" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="215" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B33" s="216" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C33" s="217" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D33" s="218" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="E33" s="219" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="F33" s="220" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="G33" s="221" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="222" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B34" s="223" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C34" s="224" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D34" s="225" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="E34" s="226" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="F34" s="227" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G34" s="228" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="229" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B35" s="230" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C35" s="231" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="D35" s="232" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="E35" s="233" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F35" s="234" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="G35" s="235" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="236" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B36" s="237" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C36" s="238" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D36" s="239" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="E36" s="240" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="F36" s="241" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="G36" s="242" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="243" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B37" s="244" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C37" s="245" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D37" s="246" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E37" s="247" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F37" s="248" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="G37" s="249" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="250" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B38" s="251" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C38" s="252" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D38" s="253" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E38" s="254" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="F38" s="255" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="G38" s="256" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="257" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B39" s="258" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="C39" s="259" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="D39" s="260" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="E39" s="261" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F39" s="262" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="G39" s="263" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="264" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B40" s="265" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C40" s="266" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D40" s="267" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="E40" s="268" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F40" s="269" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="G40" s="270" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="271" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B41" s="272" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C41" s="273" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D41" s="274" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E41" s="275" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F41" s="276" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G41" s="277" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="278" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B42" s="279" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C42" s="280" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="D42" s="281" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="E42" s="282" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="F42" s="283" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G42" s="284" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="285" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B43" s="286" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="C43" s="287" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="D43" s="288" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="E43" s="289" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F43" s="290" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G43" s="291" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="292" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B44" s="293" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C44" s="294" t="s">
-        <v>276</v>
+        <v>262</v>
       </c>
       <c r="D44" s="295" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E44" s="296" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="F44" s="297" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="G44" s="298" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="299" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B45" s="300" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C45" s="301" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="D45" s="302" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="E45" s="303" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="F45" s="304" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="G45" s="305" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="306" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B46" s="307" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="C46" s="308" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D46" s="309" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="E46" s="310" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="F46" s="311" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G46" s="312" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="313" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B47" s="314" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C47" s="315" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="D47" s="316" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="E47" s="317" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="F47" s="318" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="G47" s="319" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="320" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B48" s="321" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C48" s="322" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D48" s="323" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E48" s="324" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="F48" s="325" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="G48" s="326" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="327" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B49" s="328" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="C49" s="329" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="D49" s="330" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="E49" s="331" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="F49" s="332" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="G49" s="333" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="334" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B50" s="335" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C50" s="336" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="D50" s="337" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E50" s="338" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="F50" s="339" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G50" s="340" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="341" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B51" s="342" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C51" s="343" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="D51" s="344" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="E51" s="345" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="F51" s="346" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="G51" s="347" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="348" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B52" s="349" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C52" s="350" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D52" s="351" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E52" s="352" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F52" s="353" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G52" s="354" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="355" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B53" s="356" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C53" s="357" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="D53" s="358" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="E53" s="359" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F53" s="360" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G53" s="361" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="362" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B54" s="363" t="s">
-        <v>336</v>
+        <v>58</v>
       </c>
       <c r="C54" s="364" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D54" s="365" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E54" s="366" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F54" s="367" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G54" s="368" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="369" t="s">
+        <v>340</v>
+      </c>
+      <c r="B55" s="370" t="s">
+        <v>58</v>
+      </c>
+      <c r="C55" s="371" t="s">
+        <v>338</v>
+      </c>
+      <c r="D55" s="372" t="s">
         <v>339</v>
       </c>
-      <c r="B55" s="370" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E55" s="373" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F55" s="374" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G55" s="375" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="376" t="s">
         <v>341</v>
       </c>
       <c r="B56" s="377" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C56" s="378" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D56" s="379" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E56" s="380" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F56" s="381" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G56" s="382" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="383" t="s">
         <v>342</v>
       </c>
       <c r="B57" s="383"/>
       <c r="C57" s="383"/>
       <c r="D57" s="383"/>
       <c r="E57" s="383"/>
       <c r="F57" s="383"/>
       <c r="G57" s="383"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>343</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>344</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>345</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>346</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="384" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="385" t="s">
-        <v>10</v>
+        <v>348</v>
       </c>
       <c r="C60" s="386" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D60" s="387" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E60" s="388" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F60" s="389" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="390" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="391" t="s">
-        <v>17</v>
+        <v>353</v>
       </c>
       <c r="C61" s="392" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D61" s="393" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E61" s="394" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F61" s="395" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="396" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="397" t="s">
-        <v>24</v>
+        <v>358</v>
       </c>
       <c r="C62" s="398" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="D62" s="399" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="E62" s="400" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="F62" s="401" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="402" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="403" t="s">
-        <v>31</v>
+        <v>363</v>
       </c>
       <c r="C63" s="404" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="D63" s="405" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="E63" s="406" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="F63" s="407" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="408" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="409" t="s">
-        <v>38</v>
+        <v>368</v>
       </c>
       <c r="C64" s="410" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="D64" s="411" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="E64" s="412" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="F64" s="413" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="414" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="415" t="s">
-        <v>45</v>
+        <v>373</v>
       </c>
       <c r="C65" s="416" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="D65" s="417" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="E65" s="418" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="F65" s="419" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="420" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="421" t="s">
-        <v>52</v>
+        <v>377</v>
       </c>
       <c r="C66" s="422" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="D66" s="423" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="E66" s="424" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="F66" s="425" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="426" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="427" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C67" s="428" t="s">
-        <v>58</v>
+        <v>382</v>
       </c>
       <c r="D67" s="429" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E67" s="430" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F67" s="431" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="432" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B68" s="433" t="s">
-        <v>61</v>
+        <v>383</v>
       </c>
       <c r="C68" s="434" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="D68" s="435" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="E68" s="436" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="F68" s="437" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="438" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B69" s="439" t="s">
-        <v>68</v>
+        <v>388</v>
       </c>
       <c r="C69" s="440" t="s">
-        <v>379</v>
+        <v>389</v>
       </c>
       <c r="D69" s="441" t="s">
-        <v>380</v>
+        <v>390</v>
       </c>
       <c r="E69" s="442" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="F69" s="443" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="444" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B70" s="445" t="s">
-        <v>75</v>
+        <v>393</v>
       </c>
       <c r="C70" s="446" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="D70" s="447" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E70" s="448" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F70" s="449" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="450" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B71" s="451" t="s">
-        <v>78</v>
+        <v>395</v>
       </c>
       <c r="C71" s="452" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="D71" s="453" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="E71" s="454" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="F71" s="455" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="456" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B72" s="457" t="s">
-        <v>85</v>
+        <v>400</v>
       </c>
       <c r="C72" s="458" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="D72" s="459" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="E72" s="460" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="F72" s="461" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="462" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B73" s="463" t="s">
-        <v>92</v>
+        <v>405</v>
       </c>
       <c r="C73" s="464" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="D73" s="465" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="E73" s="466" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="F73" s="467" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="468" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B74" s="469" t="s">
-        <v>99</v>
+        <v>409</v>
       </c>
       <c r="C74" s="470" t="s">
-        <v>395</v>
+        <v>410</v>
       </c>
       <c r="D74" s="471" t="s">
-        <v>396</v>
+        <v>411</v>
       </c>
       <c r="E74" s="472" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="F74" s="473" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="474" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B75" s="475" t="s">
-        <v>106</v>
+        <v>414</v>
       </c>
       <c r="C75" s="476" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="D75" s="477" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="E75" s="478" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="F75" s="479" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="480" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B76" s="481" t="s">
-        <v>113</v>
+        <v>419</v>
       </c>
       <c r="C76" s="482" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="D76" s="483" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="E76" s="484" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="F76" s="485" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="486" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B77" s="487" t="s">
-        <v>120</v>
+        <v>424</v>
       </c>
       <c r="C77" s="488" t="s">
-        <v>407</v>
+        <v>425</v>
       </c>
       <c r="D77" s="489" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E77" s="490" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F77" s="491" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="492" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B78" s="493" t="s">
-        <v>123</v>
+        <v>426</v>
       </c>
       <c r="C78" s="494" t="s">
-        <v>408</v>
+        <v>427</v>
       </c>
       <c r="D78" s="495" t="s">
-        <v>409</v>
+        <v>428</v>
       </c>
       <c r="E78" s="496" t="s">
-        <v>410</v>
+        <v>429</v>
       </c>
       <c r="F78" s="497" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="498" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B79" s="499" t="s">
-        <v>130</v>
+        <v>431</v>
       </c>
       <c r="C79" s="500" t="s">
-        <v>412</v>
+        <v>432</v>
       </c>
       <c r="D79" s="501" t="s">
-        <v>413</v>
+        <v>433</v>
       </c>
       <c r="E79" s="502" t="s">
-        <v>414</v>
+        <v>434</v>
       </c>
       <c r="F79" s="503" t="s">
-        <v>415</v>
+        <v>435</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="504" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B80" s="505" t="s">
-        <v>137</v>
+        <v>436</v>
       </c>
       <c r="C80" s="506" t="s">
-        <v>416</v>
+        <v>437</v>
       </c>
       <c r="D80" s="507" t="s">
-        <v>417</v>
+        <v>438</v>
       </c>
       <c r="E80" s="508" t="s">
-        <v>418</v>
+        <v>439</v>
       </c>
       <c r="F80" s="509" t="s">
-        <v>419</v>
+        <v>440</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="510" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B81" s="511" t="s">
-        <v>144</v>
+        <v>441</v>
       </c>
       <c r="C81" s="512" t="s">
-        <v>420</v>
+        <v>442</v>
       </c>
       <c r="D81" s="513" t="s">
-        <v>421</v>
+        <v>443</v>
       </c>
       <c r="E81" s="514" t="s">
-        <v>422</v>
+        <v>444</v>
       </c>
       <c r="F81" s="515" t="s">
-        <v>423</v>
+        <v>445</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="516" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B82" s="517" t="s">
-        <v>151</v>
+        <v>446</v>
       </c>
       <c r="C82" s="518" t="s">
-        <v>424</v>
+        <v>447</v>
       </c>
       <c r="D82" s="519" t="s">
-        <v>425</v>
+        <v>448</v>
       </c>
       <c r="E82" s="520" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="F82" s="521" t="s">
-        <v>427</v>
+        <v>450</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="522" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B83" s="523" t="s">
-        <v>158</v>
+        <v>388</v>
       </c>
       <c r="C83" s="524" t="s">
-        <v>428</v>
+        <v>451</v>
       </c>
       <c r="D83" s="525" t="s">
-        <v>429</v>
+        <v>452</v>
       </c>
       <c r="E83" s="526" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="F83" s="527" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="528" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B84" s="529" t="s">
-        <v>165</v>
+        <v>455</v>
       </c>
       <c r="C84" s="530" t="s">
-        <v>432</v>
+        <v>456</v>
       </c>
       <c r="D84" s="531" t="s">
-        <v>433</v>
+        <v>457</v>
       </c>
       <c r="E84" s="532" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="F84" s="533" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="534" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B85" s="535" t="s">
-        <v>172</v>
+        <v>460</v>
       </c>
       <c r="C85" s="536" t="s">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="D85" s="537" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="E85" s="538" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="F85" s="539" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="540" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B86" s="541" t="s">
-        <v>179</v>
+        <v>465</v>
       </c>
       <c r="C86" s="542" t="s">
-        <v>440</v>
+        <v>466</v>
       </c>
       <c r="D86" s="543" t="s">
-        <v>441</v>
+        <v>467</v>
       </c>
       <c r="E86" s="544" t="s">
-        <v>442</v>
+        <v>468</v>
       </c>
       <c r="F86" s="545" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="546" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B87" s="547" t="s">
-        <v>186</v>
+        <v>470</v>
       </c>
       <c r="C87" s="548" t="s">
-        <v>444</v>
+        <v>471</v>
       </c>
       <c r="D87" s="549" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="E87" s="550" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="F87" s="551" t="s">
-        <v>447</v>
+        <v>474</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="552" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B88" s="553" t="s">
-        <v>193</v>
+        <v>475</v>
       </c>
       <c r="C88" s="554" t="s">
-        <v>448</v>
+        <v>476</v>
       </c>
       <c r="D88" s="555" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="E88" s="556" t="s">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="F88" s="557" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="558" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B89" s="559" t="s">
-        <v>200</v>
+        <v>479</v>
       </c>
       <c r="C89" s="560" t="s">
-        <v>451</v>
+        <v>480</v>
       </c>
       <c r="D89" s="561" t="s">
-        <v>452</v>
+        <v>481</v>
       </c>
       <c r="E89" s="562" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="F89" s="563" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="564" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B90" s="565" t="s">
-        <v>207</v>
+        <v>483</v>
       </c>
       <c r="C90" s="566" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="D90" s="567" t="s">
-        <v>455</v>
+        <v>485</v>
       </c>
       <c r="E90" s="568" t="s">
-        <v>456</v>
+        <v>486</v>
       </c>
       <c r="F90" s="569" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="570" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B91" s="571" t="s">
-        <v>214</v>
+        <v>487</v>
       </c>
       <c r="C91" s="572" t="s">
-        <v>457</v>
+        <v>288</v>
       </c>
       <c r="D91" s="573" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
       <c r="E91" s="574" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="F91" s="575" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="576" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B92" s="577" t="s">
-        <v>200</v>
+        <v>479</v>
       </c>
       <c r="C92" s="578" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="D92" s="579" t="s">
-        <v>461</v>
+        <v>491</v>
       </c>
       <c r="E92" s="580" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="F92" s="581" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="582" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B93" s="583" t="s">
-        <v>207</v>
+        <v>483</v>
       </c>
       <c r="C93" s="584" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="D93" s="585" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="E93" s="586" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
       <c r="F93" s="587" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="588" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B94" s="589" t="s">
-        <v>230</v>
+        <v>495</v>
       </c>
       <c r="C94" s="590" t="s">
-        <v>465</v>
+        <v>496</v>
       </c>
       <c r="D94" s="591" t="s">
-        <v>466</v>
+        <v>497</v>
       </c>
       <c r="E94" s="592" t="s">
-        <v>467</v>
+        <v>498</v>
       </c>
       <c r="F94" s="593" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="594" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B95" s="595" t="s">
-        <v>237</v>
+        <v>500</v>
       </c>
       <c r="C95" s="596" t="s">
-        <v>469</v>
+        <v>501</v>
       </c>
       <c r="D95" s="597" t="s">
-        <v>470</v>
+        <v>502</v>
       </c>
       <c r="E95" s="598" t="s">
-        <v>471</v>
+        <v>503</v>
       </c>
       <c r="F95" s="599" t="s">
-        <v>472</v>
+        <v>504</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="600" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B96" s="601" t="s">
-        <v>244</v>
+        <v>505</v>
       </c>
       <c r="C96" s="602" t="s">
-        <v>473</v>
+        <v>506</v>
       </c>
       <c r="D96" s="603" t="s">
-        <v>474</v>
+        <v>507</v>
       </c>
       <c r="E96" s="604" t="s">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="F96" s="605" t="s">
-        <v>475</v>
+        <v>509</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="606" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="B97" s="607" t="s">
-        <v>251</v>
+        <v>510</v>
       </c>
       <c r="C97" s="608" t="s">
-        <v>476</v>
+        <v>511</v>
       </c>
       <c r="D97" s="609" t="s">
-        <v>477</v>
+        <v>512</v>
       </c>
       <c r="E97" s="610" t="s">
-        <v>478</v>
+        <v>513</v>
       </c>
       <c r="F97" s="611" t="s">
-        <v>479</v>
+        <v>514</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="612" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B98" s="613" t="s">
-        <v>258</v>
+        <v>515</v>
       </c>
       <c r="C98" s="614" t="s">
-        <v>480</v>
+        <v>516</v>
       </c>
       <c r="D98" s="615" t="s">
-        <v>481</v>
+        <v>517</v>
       </c>
       <c r="E98" s="616" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="F98" s="617" t="s">
-        <v>483</v>
+        <v>518</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="618" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B99" s="619" t="s">
-        <v>265</v>
+        <v>519</v>
       </c>
       <c r="C99" s="620" t="s">
-        <v>484</v>
+        <v>520</v>
       </c>
       <c r="D99" s="621" t="s">
-        <v>485</v>
+        <v>521</v>
       </c>
       <c r="E99" s="622" t="s">
-        <v>486</v>
+        <v>522</v>
       </c>
       <c r="F99" s="623" t="s">
-        <v>487</v>
+        <v>523</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="624" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="B100" s="625" t="s">
-        <v>251</v>
+        <v>510</v>
       </c>
       <c r="C100" s="626" t="s">
-        <v>488</v>
+        <v>524</v>
       </c>
       <c r="D100" s="627" t="s">
-        <v>489</v>
+        <v>525</v>
       </c>
       <c r="E100" s="628" t="s">
-        <v>478</v>
+        <v>526</v>
       </c>
       <c r="F100" s="629" t="s">
-        <v>490</v>
+        <v>527</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="630" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="B101" s="631" t="s">
-        <v>276</v>
+        <v>515</v>
       </c>
       <c r="C101" s="632" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="D101" s="633" t="s">
-        <v>492</v>
+        <v>529</v>
       </c>
       <c r="E101" s="634" t="s">
-        <v>493</v>
+        <v>530</v>
       </c>
       <c r="F101" s="635" t="s">
-        <v>494</v>
+        <v>531</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="636" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="B102" s="637" t="s">
-        <v>265</v>
+        <v>519</v>
       </c>
       <c r="C102" s="638" t="s">
-        <v>495</v>
+        <v>532</v>
       </c>
       <c r="D102" s="639" t="s">
-        <v>496</v>
+        <v>533</v>
       </c>
       <c r="E102" s="640" t="s">
-        <v>497</v>
+        <v>534</v>
       </c>
       <c r="F102" s="641" t="s">
-        <v>498</v>
+        <v>535</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="642" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B103" s="643" t="s">
-        <v>285</v>
+        <v>536</v>
       </c>
       <c r="C103" s="644" t="s">
-        <v>499</v>
+        <v>537</v>
       </c>
       <c r="D103" s="645" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
       <c r="E103" s="646" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="F103" s="647" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="648" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B104" s="649" t="s">
-        <v>292</v>
+        <v>541</v>
       </c>
       <c r="C104" s="650" t="s">
-        <v>503</v>
+        <v>542</v>
       </c>
       <c r="D104" s="651" t="s">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="E104" s="652" t="s">
-        <v>505</v>
+        <v>544</v>
       </c>
       <c r="F104" s="653" t="s">
-        <v>506</v>
+        <v>545</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="654" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B105" s="655" t="s">
-        <v>299</v>
+        <v>546</v>
       </c>
       <c r="C105" s="656" t="s">
-        <v>507</v>
+        <v>547</v>
       </c>
       <c r="D105" s="657" t="s">
-        <v>508</v>
+        <v>548</v>
       </c>
       <c r="E105" s="658" t="s">
-        <v>509</v>
+        <v>549</v>
       </c>
       <c r="F105" s="659" t="s">
-        <v>510</v>
+        <v>550</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="660" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="B106" s="661" t="s">
-        <v>306</v>
+        <v>551</v>
       </c>
       <c r="C106" s="662" t="s">
-        <v>511</v>
+        <v>552</v>
       </c>
       <c r="D106" s="663" t="s">
-        <v>512</v>
+        <v>553</v>
       </c>
       <c r="E106" s="664" t="s">
-        <v>513</v>
+        <v>554</v>
       </c>
       <c r="F106" s="665" t="s">
-        <v>514</v>
+        <v>555</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="666" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B107" s="667" t="s">
-        <v>313</v>
+        <v>556</v>
       </c>
       <c r="C107" s="668" t="s">
-        <v>515</v>
+        <v>557</v>
       </c>
       <c r="D107" s="669" t="s">
-        <v>516</v>
+        <v>558</v>
       </c>
       <c r="E107" s="670" t="s">
-        <v>517</v>
+        <v>559</v>
       </c>
       <c r="F107" s="671" t="s">
-        <v>518</v>
+        <v>560</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="672" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B108" s="673" t="s">
-        <v>320</v>
+        <v>561</v>
       </c>
       <c r="C108" s="674" t="s">
-        <v>519</v>
+        <v>562</v>
       </c>
       <c r="D108" s="675" t="s">
-        <v>520</v>
+        <v>563</v>
       </c>
       <c r="E108" s="676" t="s">
-        <v>521</v>
+        <v>564</v>
       </c>
       <c r="F108" s="677" t="s">
-        <v>522</v>
+        <v>565</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="678" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B109" s="679" t="s">
-        <v>327</v>
+        <v>566</v>
       </c>
       <c r="C109" s="680" t="s">
-        <v>523</v>
+        <v>567</v>
       </c>
       <c r="D109" s="681" t="s">
-        <v>524</v>
+        <v>568</v>
       </c>
       <c r="E109" s="682" t="s">
-        <v>525</v>
+        <v>569</v>
       </c>
       <c r="F109" s="683" t="s">
-        <v>526</v>
+        <v>570</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="684" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B110" s="685" t="s">
-        <v>332</v>
+        <v>571</v>
       </c>
       <c r="C110" s="686" t="s">
-        <v>527</v>
+        <v>572</v>
       </c>
       <c r="D110" s="687" t="s">
-        <v>528</v>
+        <v>573</v>
       </c>
       <c r="E110" s="688" t="s">
-        <v>529</v>
+        <v>574</v>
       </c>
       <c r="F110" s="689" t="s">
-        <v>530</v>
+        <v>575</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="690" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B111" s="691" t="s">
-        <v>337</v>
+        <v>576</v>
       </c>
       <c r="C111" s="692" t="s">
-        <v>531</v>
+        <v>577</v>
       </c>
       <c r="D111" s="693" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E111" s="694" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F111" s="695" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="696" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B112" s="697" t="s">
-        <v>340</v>
+        <v>576</v>
       </c>
       <c r="C112" s="698" t="s">
-        <v>531</v>
+        <v>577</v>
       </c>
       <c r="D112" s="699" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E112" s="700" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F112" s="701" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="702" t="s">
         <v>341</v>
       </c>
       <c r="B113" s="703" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C113" s="704" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D113" s="705" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E113" s="706" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F113" s="707" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
-        <v>532</v>
+        <v>578</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
-        <v>533</v>
+        <v>579</v>
       </c>
     </row>
     <row r="117" ht="60" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>534</v>
+        <v>580</v>
       </c>
     </row>
     <row r="118" ht="60" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>535</v>
+        <v>581</v>
       </c>
     </row>
     <row r="119" ht="60" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>536</v>
+        <v>582</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="s">
-        <v>537</v>
+        <v>583</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A115:G115"/>
     <mergeCell ref="A117:G117"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A120:G200"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>