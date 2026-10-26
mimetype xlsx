--- v7 (2026-09-11)
+++ v8 (2026-10-26)
@@ -7,1853 +7,1867 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Compare" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="587">
   <si>
     <t xml:space="preserve">統一系列基金績效總覽：</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">三個月</t>
   </si>
   <si>
     <t xml:space="preserve">六個月</t>
   </si>
   <si>
     <t xml:space="preserve">一年</t>
   </si>
   <si>
     <t xml:space="preserve">兩年</t>
   </si>
   <si>
     <t xml:space="preserve">三年</t>
   </si>
   <si>
     <t xml:space="preserve">五年</t>
   </si>
   <si>
     <t xml:space="preserve">01YTW統一統信基金</t>
   </si>
   <si>
+    <t xml:space="preserve">5.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">139.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">220.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">310.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">406.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02ITW統一全天候基金（Ｉ類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">272.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">382.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02YTW統一全天候基金（Ａ類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">266%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">368.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03YTW統一黑馬基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">142.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">264.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">411.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">04YTW統一龍馬基金</t>
+  </si>
+  <si>
     <t xml:space="preserve">-0.32%</t>
   </si>
   <si>
-    <t xml:space="preserve">53.13%</t>
-[...95 lines deleted...]
-    <t xml:space="preserve">403.05%</t>
+    <t xml:space="preserve">79.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">429.68%</t>
   </si>
   <si>
     <t xml:space="preserve">05YTW統一強棒貨幣市場基金</t>
   </si>
   <si>
     <t xml:space="preserve">0.4%</t>
   </si>
   <si>
-    <t xml:space="preserve">0.79%</t>
+    <t xml:space="preserve">0.78%</t>
   </si>
   <si>
     <t xml:space="preserve">1.54%</t>
   </si>
   <si>
     <t xml:space="preserve">3.11%</t>
   </si>
   <si>
-    <t xml:space="preserve">4.48%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">5.81%</t>
+    <t xml:space="preserve">4.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.94%</t>
   </si>
   <si>
     <t xml:space="preserve">06YTW統一中小基金</t>
   </si>
   <si>
-    <t xml:space="preserve">1.32%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">362.85%</t>
+    <t xml:space="preserve">0.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">244.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">275.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">386.86%</t>
   </si>
   <si>
     <t xml:space="preserve">09STW統一經建基金（Ｓ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.21%</t>
+    <t xml:space="preserve">6.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">09YTW統一經建基金（Ａ類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">302.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">382.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10YTW統一奔騰基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">228.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">313.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">503.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11TTW統一大滿貫基金（TISA類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11YTW統一大滿貫基金（Ａ類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">270.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">358.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12YTW統一亞太基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-16.58%</t>
   </si>
   <si>
     <t xml:space="preserve">55.84%</t>
   </si>
   <si>
-    <t xml:space="preserve">-</t>
-[...95 lines deleted...]
-    <t xml:space="preserve">140.85%</t>
+    <t xml:space="preserve">106.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159.33%</t>
   </si>
   <si>
     <t xml:space="preserve">20YTW統一全球債券組合基金</t>
   </si>
   <si>
-    <t xml:space="preserve">0.24%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-3.92%</t>
+    <t xml:space="preserve">-3.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.32%</t>
   </si>
   <si>
     <t xml:space="preserve">21YCN統一強漢基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-14.01%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">60.37%</t>
+    <t xml:space="preserve">-21.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21YTW統一強漢基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-20.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.12%</t>
   </si>
   <si>
     <t xml:space="preserve">103.12%</t>
   </si>
   <si>
-    <t xml:space="preserve">117.1%</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">133.05%</t>
+    <t xml:space="preserve">148.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136.87%</t>
   </si>
   <si>
     <t xml:space="preserve">21YUS統一強漢基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">-13.39%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">104.39%</t>
+    <t xml:space="preserve">-20.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.2%</t>
   </si>
   <si>
     <t xml:space="preserve">22TTW統一台灣動力基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">-5.05%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">123.65%</t>
+    <t xml:space="preserve">1.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.42%</t>
   </si>
   <si>
     <t xml:space="preserve">22YTW統一台灣動力基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">-5.31%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">383%</t>
+    <t xml:space="preserve">1.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">284.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">429.2%</t>
   </si>
   <si>
     <t xml:space="preserve">23YTW統一大龍印基金</t>
   </si>
   <si>
-    <t xml:space="preserve">-9.75%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">252.96%</t>
+    <t xml:space="preserve">-4.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">276.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300.31%</t>
   </si>
   <si>
     <t xml:space="preserve">24YCN統一大中華中小基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-16.61%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">142.57%</t>
+    <t xml:space="preserve">-21.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">211.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159.99%</t>
   </si>
   <si>
     <t xml:space="preserve">24YTW統一大中華中小基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-15.25%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">166.13%</t>
+    <t xml:space="preserve">-20.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">186.38%</t>
   </si>
   <si>
     <t xml:space="preserve">24YUS統一大中華中小基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">-16.01%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">133.31%</t>
+    <t xml:space="preserve">-20.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">239.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.46%</t>
   </si>
   <si>
     <t xml:space="preserve">25YTW統一新亞洲科技能源基金</t>
   </si>
   <si>
-    <t xml:space="preserve">-14.65%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">38.85%</t>
+    <t xml:space="preserve">-19.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">329.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">297.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27YTW統一亞洲大金磚基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-16.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YCN統一大龍騰中國基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-19.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YTW統一大龍騰中國基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-18.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YUS統一大龍騰中國基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-18.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ACN統一亞洲非投資等級債券基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-9.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ATW統一亞洲非投資等級債券基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32AUS統一亞洲非投資等級債券基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-10.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BCN統一亞洲非投資等級債券基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-9.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BTW統一亞洲非投資等級債券基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BUS統一亞洲非投資等級債券基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-11.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YCN統一全球新科技基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-21.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">265.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">234.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YTW統一全球新科技基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-20.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">292.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YUS統一全球新科技基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-20.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">297.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">222.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ACN統一全球動態多重資產基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ATW統一全球動態多重資產基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34AUS統一全球動態多重資產基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BCN統一全球動態多重資產基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BTW統一全球動態多重資產基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BUS統一全球動態多重資產基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">181.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YCN統一大東協高股息基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-7.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YTW統一大東協高股息基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YUS統一大東協高股息基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38YCN統一全球智聯網AIoT基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-14.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.69%</t>
   </si>
   <si>
     <t xml:space="preserve">126.12%</t>
   </si>
   <si>
-    <t xml:space="preserve">203.79%</t>
-[...164 lines deleted...]
-    <t xml:space="preserve">-2.77%</t>
+    <t xml:space="preserve">38YTW統一全球智聯網AIoT基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38YUS統一全球智聯網AIoT基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">166.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45ATW統一台灣高息優選基金－累積型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">169.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">241.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45BTW統一台灣高息優選基金－月配型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">169.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">241.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48ATW統一優選低波多重資產基金－累積型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48BTW統一優選低波多重資產基金－月配型</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62YTW統一全方位貨幣市場基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.43%</t>
   </si>
   <si>
     <t xml:space="preserve">0.82%</t>
   </si>
   <si>
-    <t xml:space="preserve">6.46%</t>
-[...361 lines deleted...]
-  <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">自今年以來報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">自成立日起報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">年化標準差(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Sharpe值(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Beta值(12Mo)</t>
   </si>
   <si>
-    <t xml:space="preserve">87.63%</t>
-[...77 lines deleted...]
-    <t xml:space="preserve">78.43%</t>
+    <t xml:space="preserve">94.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7786.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.3409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.303</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.0036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10231.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.9827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4299</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8993.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.116</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4053</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7559.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.3928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4757</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.66%</t>
   </si>
   <si>
     <t xml:space="preserve">0.0342</t>
   </si>
   <si>
-    <t xml:space="preserve">2.599</t>
-[...602 lines deleted...]
-    <t xml:space="preserve">68.5%</t>
+    <t xml:space="preserve">2.6016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">127.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2212.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.4435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4159.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.8611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7901.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4497</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2424.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.4385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">907.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.2245</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.347</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0736</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">436.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.6277</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.265</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2092</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1220.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.2903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">393.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1920.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.8602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">807.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.5934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">314.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.8934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">482.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.7948</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0631</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">289.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.0957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3543</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1275.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.3786</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.648</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">262.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.6833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7183</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.8041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.7071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.0708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.1632</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.2317</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0598</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.4842</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1906</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.2326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.4853</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1099.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.0457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1045.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.3289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3697</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1057%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.2365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.6224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.6505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3719</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.861</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.8692</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3609</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1555</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.6351</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.6648</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.862</t>
+  </si>
+  <si>
+    <t xml:space="preserve">185.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.8819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3607</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.335</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.7286</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1699</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4491</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">317.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.1365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2813</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">358.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.5879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1606</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">344.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.4015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">238.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.1387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.1577</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.92%</t>
   </si>
   <si>
     <t xml:space="preserve">僅為揭示基金經理公司以往之經理績效，投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。</t>
   </si>
   <si>
-    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/08/31</t>
+    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/09/30</t>
   </si>
   <si>
     <t xml:space="preserve">  標準差係衡量報酬率的波動程度，為一個常用的風險指標，所謂『年化』是代表基金近一年報酬率平均值。年化標準差越高，代表報酬率波動越大。平均報酬率加上兩個標準差大約是最佳狀況時的報酬率；平均報酬率減去兩個標準差大約是最差狀況時的報酬率。換言之，四個標準差大約是最好與最壞時的差距。例如：某基金的標準差為26.38%，表示該基金最好年份的年報酬率與最壞年份約差106 %（26.38% ×4 = 105.52%）。</t>
   </si>
   <si>
     <t xml:space="preserve">  夏普指數（Sharpe ratio）目的是在衡量固定每單位風險之下所能獲得的超額報酬，所謂超額報酬為基金過去一年平均月報酬率，超過一個月定存利率部分，為一經風險調整後之績效指標。夏普指數代表投資人每多承擔一分風險，可以拿到幾分報酬；若為正值，代表基金報酬率高過波動風險；若為負值，代表基金操作風險大過於報酬率。</t>
   </si>
   <si>
     <t xml:space="preserve">  Beta指數（Beta Coefficient）用來衡量個別股票或股票基金相對於整個股市價格波動的情形。所顯示的是各基金的屬性，以台灣為例，通常以台灣加權股價指數Beta指數為1。若某共同基金的Beta指數為2，表示波動情形是股市的兩倍；反之，若某基金的Beta指數為0.5，則波動情形為股市的二分之一。Beta指數愈大代表基金報酬率受大盤漲跌的影響愈大。大於1者，表示該基金攻擊性較強，係屬於積極成長性基金；小於1者，則是基金的防守性較佳，應是穩健型基金。</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
-部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
+部份基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
 【統一優選低波多重資產基金（基金之配息來源可能為本金及收益平準金）】
 本基金經臺灣集中保管結算所股份有限公司同意生效，惟不表示本基金絕無風險。本公司以往之經理績效不保證本基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書。
 本基金有相當比重投資於國內投信所發行之投資海外債券型基金(子基金)，子基金投資標的可能為非投資等級債券，由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故本基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損，投資人須留意子基金所投資標的可能包含利率風險、信用風險及匯率風險等相關風險。
 【指數股票型基金(被動式ETF)】
 指數股票型基金因採被動式管理方式，以追蹤標的指數報酬為目標，因此基金之投資績效將視其追蹤之標的指數之走勢而定。基於管理有價證券價格變動風險或為增加投資效率之需要，得從事證券相關商品之交易。當其追蹤之指數價格波動劇烈時，基金之淨資產價值將有波動之風險。此外國內外政經情勢、未來發展或現有法規之變動，均可能對本基金所參與的投資市場及投資工具之報酬造成直接或間接的影響。本基金上市(櫃)前參與申購所買入的每單位淨資產價值，不等同於基金上市(櫃)後之價格，參與申購之投資人需自行承擔基金成立日起至上市(櫃)日止之期間，基金價格波動所產生折/溢價之風險。
 被動式ETF追蹤指數績效或殖利率之表現，不代表基金之實際報酬或配息率及未來績效保證，不同時間進場投資，其結果將可能不同，且並未考量交易成本。
 【主動式交易所交易基金(主動式ETF)】
 主動式ETF與被動式ETF並無絕對的優劣，主動式ETF不保證能超越績效指標、市場大盤或被動式ETF的報酬，且過去績效也不代表未來績效的保證。投資人投資前應審慎評估市場波動與各項投資風險，並詳閱公開說明書，根據自身的投資目標與風險承受度選擇最適合的產品。
 【配息涉及本金之基金】
 基金的配息可能由基金的收益或本金中支付。任何涉及由本金支出的部份，可能導致原始投資金額減損，本基金配息前未先扣除應負擔之相關費用。基金配息組成項目請至本公司網站查詢。
 【配息涉及收益平準金之ETF】
 基金配息可能由基金的收益或收益平準金中支付。任何涉及由收益平準金支出的部份，可能導致原始投資金額減損。基金配息組成項目請至本公司網站查詢。
 【統一NYSE FANG+ ETF基金】
 統一NYSE FANG+ ETF基金所追蹤之標的指數其成分股檔數最低下限僅10檔，指數表現易受單一個股股價波動影響，並可能影響追蹤指數的基金績效表現。本基金適合承受較高風險之投資人，除專業機構投資人外，投資人應依金管會、中華民國證券投資信託暨顧問商業同業公會或臺灣證券交易所股份有限公司之規定，簽署風險預告書。
+【統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）】
+本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
 【統一台灣高息動能ETF基金（本基金並無保證收益及配息，配息來源可能為收益平準金）】
 1、本基金主要收益分配來源為投資所得之現金股利，將分為12個月配發。其他可分配收益項目則由經理公司依實際情形決定是否進行分配。
 2、淨資本利得係指基金投資於中華民國境內所得之已實現資本利得扣除資本損失(包括已實現及未實現資本損失)後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
 4、當基金因有新申購參與除息導致原投資者之每單位配息金額遭明顯稀釋時，將動用收益平準金進行分配。
 【統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）】
 本基金將ESG納入主要投資重點，相關風險包括：ESG評鑑標準之差異風險、ESG評鑑標準之主觀判斷風險、對第三方資料來源之依賴風險、對特定ESG投資重點之集中度風險等。有關基金之ESG資訊，投資人應於申購前詳閱基金公開說明書所載之基金所有特色或目標等資訊，查詢基金ESG資訊請詳本公司網站。
-本基金投資於金融機構發行具總損失吸收能力債券(TLAC Bond)，當金融機構出現資本適足率低於一定水平、重大營運或破產危機時，得以契約形式或透過法定機制將債券減記面額或轉換股權，可能導致客戶部分或全部債權減記、利息取消、債權轉換股權、修改債券條件如到期日、票息、付息日、或暫停配息等變動。基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。 
-【統一台股增長主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金投資於金融機構發行具總損失吸收能力債券(TLAC Bond)，當金融機構出現資本適足率低於一定水平、重大營運或破產危機時，得以契約形式或透過法定機制將債券減記面額或轉換股權，可能導致客戶部分或全部債權減記、利息取消、債權轉換股權、修改債券條件如到期日、票息、付息日、或暫停配息等變動。本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。
+【統一台股增長主動式ETF基金（基金之配息來源可能為收益平準金）、統一台股升級50主動式ETF基金（基金之配息來源可能為收益平準金）】
 本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資；本基金之績效指標係為基金績效評量之參考，本基金無追蹤、模擬或複製績效指標之表現。
-本基金掛牌上市前參與申購所買入的基金每受益權單位發行價格，不等同於基金掛牌上市價格，參與申購之投資人需自行承擔基金成立日起至上市日止，基金每受益權單位發行價格與上市價格所產生折/溢價之風險。
-[...2 lines deleted...]
-本基金掛牌上市前參與申購所買入的基金每受益權單位發行價格，不等同於基金掛牌上市價格，參與申購之投資人需自行承擔基金成立日起至上市日止，基金每受益權單位發行價格與上市價格所產生折/溢價之風險。
+【統一全球創新主動式ETF基金（基金之配息來源可能為收益平準金）、統一前沿科技主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資。
+【統一美國公債量化增益主動式ETF基金（基金之配息來源可能為收益平準金）】
+本基金可投資於美國144A債券，該債券屬私募性質，較可能發生流動性不足，財務訊息揭露不完整或因價格不透明導致波動性較大之風險。本基金投資目標未追蹤、模擬或複製特定指數之表現，而係本公司依其所訂投資策略進行基金投資；本基金之績效指標係為基金績效評量之參考，本基金無追蹤、模擬或複製績效指標之表現。
 【金融消費者保護】
 基金無受存款保險、保險安定基金或其他相關保障機制之保障，投資本基金可能發生部分或本金之損失，最大損失為全部投資之金額，投資人須自負盈虧。關於「金融消費者對該金融商品（或服務）之權利行使、變更、解除及終止」、「金融消費者對該金融商品（或服務）之重要權利、義務及責任」、「金融消費者應負擔之費用（及違約金）」以及「基金可能涉及之風險資訊」，請詳閱本基金公開說明書「買回受益憑證」、「受益人之權利及費用負擔」、「基金之資訊揭露」及「投資風險之揭露」等章節。就經理公司所提供之金融商品或服務所生紛爭投資人應先向經理公司提出申訴，若30日內未獲回覆或投資人不滿意處理結果得於60日內向「金融消費評議中心」申請評議。評議中心網址：https://www.foi.org.tw 。
 【ICE指數免責聲明】
-資料經ICE Data Indices, LLC(以下稱「ICE Data」)授權使用。NYSE是 ICE Data或其附屬公司之服務/商標，且已與NYSE美國50指數(NYSE U.S. 50 Index)及NYSE FANG+TM&amp;nbsp;指數一併授權予統一投信在統一美國50ETF基金（基金之配息來源可能為收益平準金）及統一NYSE FANG+ETF基金(以下稱「基金」)中使用。統一投信或基金均未受 ICE Data、其附屬公司或其第三方供應商(以下稱「ICE Data及其供應商」)贊助、認可、銷售或推廣。ICE Data及其供應商不對投資基金或指數追蹤市場表現能力作出任何聲明或保證。指數過去表現並不代表或保證未來結果。指數、指數數值或由其衍生之任何數據均依原樣提供，ICE Data及其供應商對其可銷售性，或針對特定目的/用途的適用性概不作出任何保證，亦不負責其充分性、準確性、及時性或完整性，使用者應自負風險。
+資料經ICE Data Indices, LLC(以下稱「ICE Data」)授權使用。NYSE是 ICE Data或其附屬公司之服務/商標，且已與NYSE美國50指數(NYSE U.S. 50 Index)及NYSE FANG+TM 指數一併授權予統一投信在統一美國50ETF基金（基金之配息來源可能為收益平準金）及統一NYSE FANG+ETF基金(以下稱「基金」)中使用。統一投信或基金均未受 ICE Data、其附屬公司或其第三方供應商(以下稱「ICE Data及其供應商」)贊助、認可、銷售或推廣。ICE Data及其供應商不對投資基金或指數追蹤市場表現能力作出任何聲明或保證。指數過去表現並不代表或保證未來結果。指數、指數數值或由其衍生之任何數據均依原樣提供，ICE Data及其供應商對其可銷售性，或針對特定目的/用途的適用性概不作出任何保證，亦不負責其充分性、準確性、及時性或完整性，使用者應自負風險。
+【ICE美國政府20+年期債券指數績效指標聲明】
+ICE授權統一投信使用ICE美國政府20+年期債券指數作為統一美國公債量化增益主動式ETF基金（基金之配息來源可能為收益平準金）之績效指標。
 【BLOOMBERG指數免責聲明】
-「彭博R」及彭博10年期以上Aa至A級美元優質公司債券指數、 彭博20年期(以上)美國公債指數、彭博MSCI全球成熟市場15年以上美元BBB級永續ESG動能加權公司債指數為Bloomberg Finance L.P.及其關係企業（包括指數管理公司-彭博指數服務有限公司（「BISL」））（統稱「彭博」）的服務商標，且已授權由統一投信用於若干用途。彭博與統一投信並無關聯，且彭博並不會審批、認證、審查或推薦「統一彭博10年期以上Aa至A級美元優質公司債券ETF基金（基金之配息來源可能為收益平準金）」、「統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）」、「統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）」。彭博不就前述基金之任何相關資料或資訊之即時性、準確性或完整性作出任何保證。 
+「彭博R」及彭博10年期以上Aa至A級美元優質公司債券指數、 彭博20年期(以上)美國公債指數、彭博MSCI全球成熟市場15年以上美元BBB級永續ESG動能加權公司債指數為Bloomberg Finance L.P.及其關係企業（包括指數管理公司-彭博指數服務有限公司（「BISL」））（統稱「彭博」）的服務商標，且已授權由統一投信用於若干用途。彭博與統一投信並無關聯，且彭博並不會審批、認證、審查或推薦「統一彭博10年期以上Aa至A級美元優質公司債券ETF基金（基金之配息來源可能為收益平準金）」、「統一彭博美國20年期以上公債ETF基金（基金之配息來源可能為收益平準金）」、「統一全球15年以上BBB優選ESG公司債ETF基金（基金之配息來源可能為收益平準金）」。彭博不就前述基金之任何相關資料或資訊之即時性、準確性或完整性作出任何保證。
 【特選臺灣高息動能指數免責聲明】
 「特選臺灣高息動能指數」係由臺灣指數股份有限公司（臺灣指數公司）及財團法人中華民國證券櫃檯買賣中心（證券櫃檯買賣中心）（以上機構合稱「合作單位」）共同開發，並由臺灣指數公司單獨授權統一證券投資信託股份有限公司使用發行「基金」。「合作單位」並未以任何方式贊助、背書、出售或促銷「基金」，且「合作單位」亦未明示或默示對使用指數之結果及/或指數於任一特定日期之任一特定時間或其他時間之數據提供任何保證或聲明。指數係由臺灣指數公司所計算。然「合作單位」就指數之任何錯誤、不正確、遺漏或指數資料之傳輸中斷對任何人均不負任何責任，且無任何義務將該等錯誤、不正確或遺漏通知任何人。
-【臺灣證券交易所發行量加權股價指數免責聲明】
-臺灣證券交易所發行量加權股價指數係由臺灣證券交易所股份有限公司負責計算；惟臺灣證券交易所股份有限公司並未贊助、認可或推廣本商品。與指數值及其成分股清單有關之一切著作權均歸臺灣證券交易所股份有限公司所有。統一證券投資信託股份有限公司業已就使用該著作權發行臺灣證券交易所發行量加權股價指數之行為，自臺灣證券交易所股份有限公司取得完整之使用授權。</t>
+【臺灣證券交易所發行量加權股價報酬指數免責聲明】
+臺灣證券交易所發行量加權股價報酬指數係由臺灣證券交易所股份有限公司負責計算；惟臺灣證券交易所股份有限公司並未贊助、認可或推廣本商品。與指數值及其成分股清單有關之一切著作權均歸臺灣證券交易所股份有限公司所有。統一證券投資信託股份有限公司業已就使用該著作權發行臺灣證券交易所發行量加權股價報酬指數之行為，自臺灣證券交易所股份有限公司取得完整之使用授權。
+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微軟正黑體"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="微軟正黑體"/>
@@ -2961,126 +2975,126 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...74 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -4012,51 +4026,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
@@ -4788,1713 +4802,1713 @@
       </c>
       <c r="B33" s="216" t="s">
         <v>210</v>
       </c>
       <c r="C33" s="217" t="s">
         <v>211</v>
       </c>
       <c r="D33" s="218" t="s">
         <v>212</v>
       </c>
       <c r="E33" s="219" t="s">
         <v>213</v>
       </c>
       <c r="F33" s="220" t="s">
         <v>214</v>
       </c>
       <c r="G33" s="221" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="222" t="s">
         <v>216</v>
       </c>
       <c r="B34" s="223" t="s">
+        <v>196</v>
+      </c>
+      <c r="C34" s="224" t="s">
+        <v>197</v>
+      </c>
+      <c r="D34" s="225" t="s">
         <v>217</v>
       </c>
-      <c r="C34" s="224" t="s">
+      <c r="E34" s="226" t="s">
         <v>218</v>
       </c>
-      <c r="D34" s="225" t="s">
+      <c r="F34" s="227" t="s">
         <v>219</v>
       </c>
-      <c r="E34" s="226" t="s">
+      <c r="G34" s="228" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="229" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B35" s="230" t="s">
-        <v>203</v>
+        <v>51</v>
       </c>
       <c r="C35" s="231" t="s">
         <v>204</v>
       </c>
       <c r="D35" s="232" t="s">
         <v>205</v>
       </c>
       <c r="E35" s="233" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F35" s="234" t="s">
-        <v>225</v>
+        <v>207</v>
       </c>
       <c r="G35" s="235" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="236" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B36" s="237" t="s">
         <v>210</v>
       </c>
       <c r="C36" s="238" t="s">
         <v>211</v>
       </c>
       <c r="D36" s="239" t="s">
+        <v>225</v>
+      </c>
+      <c r="E36" s="240" t="s">
+        <v>226</v>
+      </c>
+      <c r="F36" s="241" t="s">
+        <v>227</v>
+      </c>
+      <c r="G36" s="242" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="243" t="s">
+        <v>229</v>
+      </c>
+      <c r="B37" s="244" t="s">
+        <v>230</v>
+      </c>
+      <c r="C37" s="245" t="s">
+        <v>231</v>
+      </c>
+      <c r="D37" s="246" t="s">
         <v>232</v>
       </c>
-      <c r="B37" s="244" t="s">
+      <c r="E37" s="247" t="s">
         <v>233</v>
       </c>
-      <c r="C37" s="245" t="s">
+      <c r="F37" s="248" t="s">
         <v>234</v>
       </c>
-      <c r="D37" s="246" t="s">
+      <c r="G37" s="249" t="s">
         <v>235</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="250" t="s">
+        <v>236</v>
+      </c>
+      <c r="B38" s="251" t="s">
+        <v>237</v>
+      </c>
+      <c r="C38" s="252" t="s">
+        <v>238</v>
+      </c>
+      <c r="D38" s="253" t="s">
         <v>239</v>
       </c>
-      <c r="B38" s="251" t="s">
+      <c r="E38" s="254" t="s">
         <v>240</v>
       </c>
-      <c r="C38" s="252" t="s">
+      <c r="F38" s="255" t="s">
         <v>241</v>
       </c>
-      <c r="D38" s="253" t="s">
+      <c r="G38" s="256" t="s">
         <v>242</v>
-      </c>
-[...7 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="257" t="s">
+        <v>243</v>
+      </c>
+      <c r="B39" s="258" t="s">
+        <v>244</v>
+      </c>
+      <c r="C39" s="259" t="s">
+        <v>245</v>
+      </c>
+      <c r="D39" s="260" t="s">
         <v>246</v>
       </c>
-      <c r="B39" s="258" t="s">
+      <c r="E39" s="261" t="s">
         <v>247</v>
       </c>
-      <c r="C39" s="259" t="s">
+      <c r="F39" s="262" t="s">
         <v>248</v>
       </c>
-      <c r="D39" s="260" t="s">
+      <c r="G39" s="263" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="264" t="s">
+        <v>250</v>
+      </c>
+      <c r="B40" s="265" t="s">
+        <v>99</v>
+      </c>
+      <c r="C40" s="266" t="s">
+        <v>251</v>
+      </c>
+      <c r="D40" s="267" t="s">
+        <v>252</v>
+      </c>
+      <c r="E40" s="268" t="s">
         <v>253</v>
       </c>
-      <c r="B40" s="265" t="s">
+      <c r="F40" s="269" t="s">
         <v>254</v>
       </c>
-      <c r="C40" s="266" t="s">
+      <c r="G40" s="270" t="s">
         <v>255</v>
-      </c>
-[...10 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="271" t="s">
+        <v>256</v>
+      </c>
+      <c r="B41" s="272" t="s">
+        <v>257</v>
+      </c>
+      <c r="C41" s="273" t="s">
+        <v>258</v>
+      </c>
+      <c r="D41" s="274" t="s">
+        <v>259</v>
+      </c>
+      <c r="E41" s="275" t="s">
         <v>260</v>
       </c>
-      <c r="B41" s="272" t="s">
+      <c r="F41" s="276" t="s">
         <v>261</v>
       </c>
-      <c r="C41" s="273" t="s">
+      <c r="G41" s="277" t="s">
         <v>262</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="278" t="s">
+        <v>263</v>
+      </c>
+      <c r="B42" s="279" t="s">
+        <v>264</v>
+      </c>
+      <c r="C42" s="280" t="s">
+        <v>265</v>
+      </c>
+      <c r="D42" s="281" t="s">
+        <v>266</v>
+      </c>
+      <c r="E42" s="282" t="s">
         <v>267</v>
       </c>
-      <c r="B42" s="279" t="s">
+      <c r="F42" s="283" t="s">
         <v>268</v>
       </c>
-      <c r="C42" s="280" t="s">
+      <c r="G42" s="284" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="285" t="s">
+        <v>270</v>
+      </c>
+      <c r="B43" s="286" t="s">
+        <v>99</v>
+      </c>
+      <c r="C43" s="287" t="s">
+        <v>251</v>
+      </c>
+      <c r="D43" s="288" t="s">
+        <v>271</v>
+      </c>
+      <c r="E43" s="289" t="s">
+        <v>272</v>
+      </c>
+      <c r="F43" s="290" t="s">
+        <v>273</v>
+      </c>
+      <c r="G43" s="291" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="292" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B44" s="293" t="s">
+        <v>257</v>
+      </c>
+      <c r="C44" s="294" t="s">
+        <v>258</v>
+      </c>
+      <c r="D44" s="295" t="s">
+        <v>259</v>
+      </c>
+      <c r="E44" s="296" t="s">
+        <v>260</v>
+      </c>
+      <c r="F44" s="297" t="s">
         <v>261</v>
       </c>
-      <c r="C44" s="294" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G44" s="298" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="299" t="s">
+        <v>277</v>
+      </c>
+      <c r="B45" s="300" t="s">
+        <v>264</v>
+      </c>
+      <c r="C45" s="301" t="s">
+        <v>265</v>
+      </c>
+      <c r="D45" s="302" t="s">
+        <v>278</v>
+      </c>
+      <c r="E45" s="303" t="s">
+        <v>279</v>
+      </c>
+      <c r="F45" s="304" t="s">
+        <v>280</v>
+      </c>
+      <c r="G45" s="305" t="s">
         <v>281</v>
-      </c>
-[...16 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="306" t="s">
+        <v>282</v>
+      </c>
+      <c r="B46" s="307" t="s">
+        <v>283</v>
+      </c>
+      <c r="C46" s="308" t="s">
+        <v>284</v>
+      </c>
+      <c r="D46" s="309" t="s">
+        <v>285</v>
+      </c>
+      <c r="E46" s="310" t="s">
         <v>286</v>
       </c>
-      <c r="B46" s="307" t="s">
+      <c r="F46" s="311" t="s">
         <v>287</v>
       </c>
-      <c r="C46" s="308" t="s">
+      <c r="G46" s="312" t="s">
         <v>288</v>
-      </c>
-[...10 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="313" t="s">
+        <v>289</v>
+      </c>
+      <c r="B47" s="314" t="s">
+        <v>290</v>
+      </c>
+      <c r="C47" s="315" t="s">
+        <v>291</v>
+      </c>
+      <c r="D47" s="316" t="s">
+        <v>292</v>
+      </c>
+      <c r="E47" s="317" t="s">
         <v>293</v>
       </c>
-      <c r="B47" s="314" t="s">
+      <c r="F47" s="318" t="s">
         <v>294</v>
       </c>
-      <c r="C47" s="315" t="s">
+      <c r="G47" s="319" t="s">
         <v>295</v>
-      </c>
-[...10 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="320" t="s">
+        <v>296</v>
+      </c>
+      <c r="B48" s="321" t="s">
+        <v>297</v>
+      </c>
+      <c r="C48" s="322" t="s">
+        <v>298</v>
+      </c>
+      <c r="D48" s="323" t="s">
+        <v>299</v>
+      </c>
+      <c r="E48" s="324" t="s">
         <v>300</v>
       </c>
-      <c r="B48" s="321" t="s">
+      <c r="F48" s="325" t="s">
         <v>301</v>
       </c>
-      <c r="C48" s="322" t="s">
+      <c r="G48" s="326" t="s">
         <v>302</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="327" t="s">
+        <v>303</v>
+      </c>
+      <c r="B49" s="328" t="s">
+        <v>304</v>
+      </c>
+      <c r="C49" s="329" t="s">
+        <v>305</v>
+      </c>
+      <c r="D49" s="330" t="s">
+        <v>306</v>
+      </c>
+      <c r="E49" s="331" t="s">
         <v>307</v>
       </c>
-      <c r="B49" s="328" t="s">
+      <c r="F49" s="332" t="s">
         <v>308</v>
       </c>
-      <c r="C49" s="329" t="s">
+      <c r="G49" s="333" t="s">
         <v>309</v>
-      </c>
-[...10 lines deleted...]
-        <v>313</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="334" t="s">
+        <v>310</v>
+      </c>
+      <c r="B50" s="335" t="s">
+        <v>311</v>
+      </c>
+      <c r="C50" s="336" t="s">
+        <v>312</v>
+      </c>
+      <c r="D50" s="337" t="s">
+        <v>313</v>
+      </c>
+      <c r="E50" s="338" t="s">
         <v>314</v>
       </c>
-      <c r="B50" s="335" t="s">
+      <c r="F50" s="339" t="s">
         <v>315</v>
       </c>
-      <c r="C50" s="336" t="s">
+      <c r="G50" s="340" t="s">
         <v>316</v>
-      </c>
-[...10 lines deleted...]
-        <v>320</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="341" t="s">
+        <v>317</v>
+      </c>
+      <c r="B51" s="342" t="s">
+        <v>318</v>
+      </c>
+      <c r="C51" s="343" t="s">
+        <v>319</v>
+      </c>
+      <c r="D51" s="344" t="s">
+        <v>320</v>
+      </c>
+      <c r="E51" s="345" t="s">
         <v>321</v>
       </c>
-      <c r="B51" s="342" t="s">
+      <c r="F51" s="346" t="s">
         <v>322</v>
       </c>
-      <c r="C51" s="343" t="s">
+      <c r="G51" s="347" t="s">
         <v>323</v>
-      </c>
-[...10 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="348" t="s">
+        <v>324</v>
+      </c>
+      <c r="B52" s="349" t="s">
+        <v>325</v>
+      </c>
+      <c r="C52" s="350" t="s">
+        <v>326</v>
+      </c>
+      <c r="D52" s="351" t="s">
+        <v>327</v>
+      </c>
+      <c r="E52" s="352" t="s">
         <v>328</v>
       </c>
-      <c r="B52" s="349" t="s">
+      <c r="F52" s="353" t="s">
         <v>329</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G52" s="354" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="355" t="s">
+        <v>330</v>
+      </c>
+      <c r="B53" s="356" t="s">
+        <v>331</v>
+      </c>
+      <c r="C53" s="357" t="s">
+        <v>332</v>
+      </c>
+      <c r="D53" s="358" t="s">
         <v>333</v>
       </c>
-      <c r="B53" s="356" t="s">
+      <c r="E53" s="359" t="s">
         <v>334</v>
       </c>
-      <c r="C53" s="357" t="s">
+      <c r="F53" s="360" t="s">
         <v>335</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="G53" s="361" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="362" t="s">
+        <v>336</v>
+      </c>
+      <c r="B54" s="363" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C54" s="364" t="s">
         <v>338</v>
       </c>
       <c r="D54" s="365" t="s">
         <v>339</v>
       </c>
       <c r="E54" s="366" t="s">
         <v>60</v>
       </c>
       <c r="F54" s="367" t="s">
         <v>60</v>
       </c>
       <c r="G54" s="368" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="369" t="s">
         <v>340</v>
       </c>
       <c r="B55" s="370" t="s">
-        <v>58</v>
+        <v>337</v>
       </c>
       <c r="C55" s="371" t="s">
         <v>338</v>
       </c>
       <c r="D55" s="372" t="s">
         <v>339</v>
       </c>
       <c r="E55" s="373" t="s">
         <v>60</v>
       </c>
       <c r="F55" s="374" t="s">
         <v>60</v>
       </c>
       <c r="G55" s="375" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="376" t="s">
         <v>341</v>
       </c>
       <c r="B56" s="377" t="s">
-        <v>60</v>
+        <v>342</v>
       </c>
       <c r="C56" s="378" t="s">
-        <v>60</v>
+        <v>343</v>
       </c>
       <c r="D56" s="379" t="s">
         <v>60</v>
       </c>
       <c r="E56" s="380" t="s">
         <v>60</v>
       </c>
       <c r="F56" s="381" t="s">
         <v>60</v>
       </c>
       <c r="G56" s="382" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="383" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="B57" s="383"/>
       <c r="C57" s="383"/>
       <c r="D57" s="383"/>
       <c r="E57" s="383"/>
       <c r="F57" s="383"/>
       <c r="G57" s="383"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="384" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="385" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="C60" s="386" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="D60" s="387" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="E60" s="388" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F60" s="389" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="390" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="391" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C61" s="392" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D61" s="393" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E61" s="394" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F61" s="395" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="396" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="397" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="C62" s="398" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="D62" s="399" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E62" s="400" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F62" s="401" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="402" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="403" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="C63" s="404" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D63" s="405" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E63" s="406" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F63" s="407" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="408" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="409" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C64" s="410" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D64" s="411" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E64" s="412" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F64" s="413" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="414" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="415" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C65" s="416" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D65" s="417" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E65" s="418" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="F65" s="419" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="420" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="421" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C66" s="422" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D66" s="423" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E66" s="424" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F66" s="425" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="426" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="427" t="s">
         <v>60</v>
       </c>
       <c r="C67" s="428" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D67" s="429" t="s">
         <v>60</v>
       </c>
       <c r="E67" s="430" t="s">
         <v>60</v>
       </c>
       <c r="F67" s="431" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="432" t="s">
         <v>61</v>
       </c>
       <c r="B68" s="433" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C68" s="434" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D68" s="435" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E68" s="436" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="F68" s="437" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="438" t="s">
         <v>68</v>
       </c>
       <c r="B69" s="439" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C69" s="440" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D69" s="441" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E69" s="442" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F69" s="443" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="444" t="s">
         <v>75</v>
       </c>
       <c r="B70" s="445" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C70" s="446" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="D70" s="447" t="s">
         <v>60</v>
       </c>
       <c r="E70" s="448" t="s">
         <v>60</v>
       </c>
       <c r="F70" s="449" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="450" t="s">
         <v>79</v>
       </c>
       <c r="B71" s="451" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C71" s="452" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="D71" s="453" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E71" s="454" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="F71" s="455" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="456" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="457" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C72" s="458" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D72" s="459" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E72" s="460" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F72" s="461" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="462" t="s">
         <v>93</v>
       </c>
       <c r="B73" s="463" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C73" s="464" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D73" s="465" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E73" s="466" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="F73" s="467" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="468" t="s">
         <v>100</v>
       </c>
       <c r="B74" s="469" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C74" s="470" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="D74" s="471" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E74" s="472" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F74" s="473" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="474" t="s">
         <v>107</v>
       </c>
       <c r="B75" s="475" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C75" s="476" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="D75" s="477" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="E75" s="478" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="F75" s="479" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="480" t="s">
         <v>114</v>
       </c>
       <c r="B76" s="481" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C76" s="482" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="D76" s="483" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E76" s="484" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F76" s="485" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="486" t="s">
         <v>121</v>
       </c>
       <c r="B77" s="487" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="C77" s="488" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="D77" s="489" t="s">
         <v>60</v>
       </c>
       <c r="E77" s="490" t="s">
         <v>60</v>
       </c>
       <c r="F77" s="491" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="492" t="s">
         <v>125</v>
       </c>
       <c r="B78" s="493" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C78" s="494" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="D78" s="495" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="E78" s="496" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="F78" s="497" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="498" t="s">
         <v>132</v>
       </c>
       <c r="B79" s="499" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C79" s="500" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="D79" s="501" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E79" s="502" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F79" s="503" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="504" t="s">
         <v>139</v>
       </c>
       <c r="B80" s="505" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C80" s="506" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="D80" s="507" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="E80" s="508" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="F80" s="509" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="510" t="s">
         <v>146</v>
       </c>
       <c r="B81" s="511" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C81" s="512" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="D81" s="513" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="E81" s="514" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="F81" s="515" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="516" t="s">
         <v>153</v>
       </c>
       <c r="B82" s="517" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C82" s="518" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="D82" s="519" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E82" s="520" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="F82" s="521" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="522" t="s">
         <v>160</v>
       </c>
       <c r="B83" s="523" t="s">
-        <v>388</v>
+        <v>453</v>
       </c>
       <c r="C83" s="524" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="D83" s="525" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="E83" s="526" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="F83" s="527" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="528" t="s">
         <v>167</v>
       </c>
       <c r="B84" s="529" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="C84" s="530" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D84" s="531" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="E84" s="532" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="F84" s="533" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="534" t="s">
         <v>174</v>
       </c>
       <c r="B85" s="535" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C85" s="536" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="D85" s="537" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="E85" s="538" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="F85" s="539" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="540" t="s">
         <v>181</v>
       </c>
       <c r="B86" s="541" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="C86" s="542" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="D86" s="543" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="E86" s="544" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="F86" s="545" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="546" t="s">
         <v>188</v>
       </c>
       <c r="B87" s="547" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="C87" s="548" t="s">
-        <v>471</v>
+        <v>193</v>
       </c>
       <c r="D87" s="549" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="E87" s="550" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="F87" s="551" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="552" t="s">
         <v>195</v>
       </c>
       <c r="B88" s="553" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="C88" s="554" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
       <c r="D88" s="555" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E88" s="556" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F88" s="557" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="558" t="s">
         <v>202</v>
       </c>
       <c r="B89" s="559" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C89" s="560" t="s">
-        <v>480</v>
+        <v>218</v>
       </c>
       <c r="D89" s="561" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E89" s="562" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F89" s="563" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="564" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="565" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C90" s="566" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="D90" s="567" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E90" s="568" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="F90" s="569" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="570" t="s">
         <v>216</v>
       </c>
       <c r="B91" s="571" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C91" s="572" t="s">
-        <v>288</v>
+        <v>489</v>
       </c>
       <c r="D91" s="573" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E91" s="574" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F91" s="575" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="576" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B92" s="577" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="C92" s="578" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="D92" s="579" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E92" s="580" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F92" s="581" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="582" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B93" s="583" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C93" s="584" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D93" s="585" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="E93" s="586" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="F93" s="587" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="588" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B94" s="589" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C94" s="590" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="D94" s="591" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E94" s="592" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F94" s="593" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="594" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="B95" s="595" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="C95" s="596" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="D95" s="597" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E95" s="598" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F95" s="599" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="600" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B96" s="601" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="C96" s="602" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="D96" s="603" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="E96" s="604" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="F96" s="605" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="606" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B97" s="607" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C97" s="608" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="D97" s="609" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="E97" s="610" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="F97" s="611" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="612" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="B98" s="613" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C98" s="614" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D98" s="615" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E98" s="616" t="s">
-        <v>498</v>
+        <v>520</v>
       </c>
       <c r="F98" s="617" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="618" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B99" s="619" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C99" s="620" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="D99" s="621" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="E99" s="622" t="s">
-        <v>522</v>
+        <v>525</v>
       </c>
       <c r="F99" s="623" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="624" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B100" s="625" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="C100" s="626" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="D100" s="627" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="E100" s="628" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="F100" s="629" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="630" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="B101" s="631" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="C101" s="632" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D101" s="633" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="E101" s="634" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="F101" s="635" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="636" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B102" s="637" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="C102" s="638" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="D102" s="639" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E102" s="640" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="F102" s="641" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="642" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="B103" s="643" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C103" s="644" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D103" s="645" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E103" s="646" t="s">
-        <v>539</v>
+        <v>419</v>
       </c>
       <c r="F103" s="647" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="648" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="B104" s="649" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C104" s="650" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="D104" s="651" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="E104" s="652" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="F104" s="653" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="654" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B105" s="655" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="C105" s="656" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="D105" s="657" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="E105" s="658" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="F105" s="659" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="660" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B106" s="661" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C106" s="662" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="D106" s="663" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="E106" s="664" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="F106" s="665" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="666" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B107" s="667" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C107" s="668" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="D107" s="669" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="E107" s="670" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="F107" s="671" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="672" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B108" s="673" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C108" s="674" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="D108" s="675" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="E108" s="676" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="F108" s="677" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="678" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B109" s="679" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="C109" s="680" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="D109" s="681" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="E109" s="682" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="F109" s="683" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="684" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="B110" s="685" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C110" s="686" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="D110" s="687" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E110" s="688" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F110" s="689" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="690" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="B111" s="691" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C111" s="692" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D111" s="693" t="s">
         <v>60</v>
       </c>
       <c r="E111" s="694" t="s">
         <v>60</v>
       </c>
       <c r="F111" s="695" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="696" t="s">
         <v>340</v>
       </c>
       <c r="B112" s="697" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C112" s="698" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="D112" s="699" t="s">
         <v>60</v>
       </c>
       <c r="E112" s="700" t="s">
         <v>60</v>
       </c>
       <c r="F112" s="701" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="702" t="s">
         <v>341</v>
       </c>
       <c r="B113" s="703" t="s">
         <v>60</v>
       </c>
       <c r="C113" s="704" t="s">
-        <v>60</v>
+        <v>580</v>
       </c>
       <c r="D113" s="705" t="s">
         <v>60</v>
       </c>
       <c r="E113" s="706" t="s">
         <v>60</v>
       </c>
       <c r="F113" s="707" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
     </row>
     <row r="117" ht="60" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
     </row>
     <row r="118" ht="60" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="119" ht="60" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A115:G115"/>
     <mergeCell ref="A117:G117"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A120:G200"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>