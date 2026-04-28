--- v3 (2026-03-14)
+++ v4 (2026-04-28)
@@ -7,1775 +7,1652 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Compare" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="538">
   <si>
     <t xml:space="preserve">統一系列基金績效總覽：</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">三個月</t>
   </si>
   <si>
     <t xml:space="preserve">六個月</t>
   </si>
   <si>
     <t xml:space="preserve">一年</t>
   </si>
   <si>
     <t xml:space="preserve">兩年</t>
   </si>
   <si>
     <t xml:space="preserve">三年</t>
   </si>
   <si>
     <t xml:space="preserve">五年</t>
   </si>
   <si>
     <t xml:space="preserve">01YTW統一統信基金</t>
   </si>
   <si>
-    <t xml:space="preserve">28.08%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">276.4%</t>
+    <t xml:space="preserve">23.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">231.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">261.96%</t>
   </si>
   <si>
     <t xml:space="preserve">02ITW統一全天候基金（Ｉ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">28.04%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">238.93%</t>
+    <t xml:space="preserve">21.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">227.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209.77%</t>
   </si>
   <si>
     <t xml:space="preserve">02YTW統一全天候基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">27.85%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">228.88%</t>
+    <t xml:space="preserve">20.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">222.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200.6%</t>
   </si>
   <si>
     <t xml:space="preserve">03YTW統一黑馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">32.47%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">325.73%</t>
+    <t xml:space="preserve">24.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">280.83%</t>
   </si>
   <si>
     <t xml:space="preserve">04YTW統一龍馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">27.44%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">230%</t>
+    <t xml:space="preserve">23.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">128.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213.21%</t>
   </si>
   <si>
     <t xml:space="preserve">05YTW統一強棒貨幣市場基金</t>
   </si>
   <si>
     <t xml:space="preserve">0.37%</t>
   </si>
   <si>
     <t xml:space="preserve">0.75%</t>
   </si>
   <si>
     <t xml:space="preserve">1.53%</t>
   </si>
   <si>
-    <t xml:space="preserve">3.03%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5.09%</t>
+    <t xml:space="preserve">3.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.21%</t>
   </si>
   <si>
     <t xml:space="preserve">06YTW統一中小基金</t>
   </si>
   <si>
-    <t xml:space="preserve">26.56%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">207.74%</t>
+    <t xml:space="preserve">28.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184.92%</t>
   </si>
   <si>
     <t xml:space="preserve">09STW統一經建基金（Ｓ類型）</t>
   </si>
   <si>
     <t xml:space="preserve">-</t>
   </si>
   <si>
     <t xml:space="preserve">09YTW統一經建基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.76%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">254.65%</t>
+    <t xml:space="preserve">23.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">236.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">259.59%</t>
   </si>
   <si>
     <t xml:space="preserve">10YTW統一奔騰基金</t>
   </si>
   <si>
-    <t xml:space="preserve">21.66%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">382.62%</t>
+    <t xml:space="preserve">18.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">246.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">342.78%</t>
   </si>
   <si>
     <t xml:space="preserve">11TTW統一大滿貫基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">54.74%</t>
+    <t xml:space="preserve">23.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.19%</t>
   </si>
   <si>
     <t xml:space="preserve">11YTW統一大滿貫基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">27.54%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">223.19%</t>
+    <t xml:space="preserve">23.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212.19%</t>
   </si>
   <si>
     <t xml:space="preserve">12YTW統一亞太基金</t>
   </si>
   <si>
-    <t xml:space="preserve">35.57%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">90.46%</t>
+    <t xml:space="preserve">14.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.54%</t>
   </si>
   <si>
     <t xml:space="preserve">20YTW統一全球債券組合基金</t>
   </si>
   <si>
-    <t xml:space="preserve">1.82%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-1.98%</t>
+    <t xml:space="preserve">-0.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.36%</t>
   </si>
   <si>
     <t xml:space="preserve">21YCN統一強漢基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">25.29%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">70.66%</t>
+    <t xml:space="preserve">13.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.1%</t>
   </si>
   <si>
     <t xml:space="preserve">21YTW統一強漢基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">29.04%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">77.93%</t>
+    <t xml:space="preserve">16.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.66%</t>
   </si>
   <si>
     <t xml:space="preserve">21YUS統一強漢基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">29.7%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">61.17%</t>
+    <t xml:space="preserve">14.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.58%</t>
   </si>
   <si>
     <t xml:space="preserve">22TTW統一台灣動力基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">27.9%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">55.25%</t>
+    <t xml:space="preserve">24.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.95%</t>
   </si>
   <si>
     <t xml:space="preserve">22YTW統一台灣動力基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">27.55%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">306%</t>
+    <t xml:space="preserve">23.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">292.85%</t>
   </si>
   <si>
     <t xml:space="preserve">23YTW統一大龍印基金</t>
   </si>
   <si>
-    <t xml:space="preserve">30.72%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">147.48%</t>
+    <t xml:space="preserve">11.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.56%</t>
   </si>
   <si>
     <t xml:space="preserve">24YCN統一大中華中小基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">40.48%</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">153.6%</t>
+    <t xml:space="preserve">15.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">73.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">145.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.96%</t>
   </si>
   <si>
     <t xml:space="preserve">24YTW統一大中華中小基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">30.92%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">164.57%</t>
+    <t xml:space="preserve">18.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">156.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171.23%</t>
   </si>
   <si>
     <t xml:space="preserve">24YUS統一大中華中小基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">31.57%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">139.4%</t>
+    <t xml:space="preserve">16.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">143.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141.69%</t>
   </si>
   <si>
     <t xml:space="preserve">25YTW統一新亞洲科技能源基金</t>
   </si>
   <si>
+    <t xml:space="preserve">17.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">209.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">199.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27YTW統一亞洲大金磚基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YCN統一大龍騰中國基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YTW統一大龍騰中國基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YUS統一大龍騰中國基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ACN統一亞洲非投資等級債券基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ATW統一亞洲非投資等級債券基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32AUS統一亞洲非投資等級債券基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-15.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BCN統一亞洲非投資等級債券基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-6.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BTW統一亞洲非投資等級債券基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-13.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BUS統一亞洲非投資等級債券基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-16.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YCN統一全球新科技基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YTW統一全球新科技基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33YUS統一全球新科技基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">148.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ACN統一全球動態多重資產基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34ATW統一全球動態多重資產基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">110.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34AUS統一全球動態多重資產基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BCN統一全球動態多重資產基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BTW統一全球動態多重資產基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34BUS統一全球動態多重資產基金－月配型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">59.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35YCN統一大東協高股息基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.79%</t>
+  </si>
+  <si>
     <t xml:space="preserve">37.78%</t>
   </si>
   <si>
-    <t xml:space="preserve">62.85%</t>
-[...392 lines deleted...]
-    <t xml:space="preserve">69.75%</t>
+    <t xml:space="preserve">41.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">53.38%</t>
   </si>
   <si>
     <t xml:space="preserve">35YTW統一大東協高股息基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">25.05%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">76.97%</t>
+    <t xml:space="preserve">9.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.15%</t>
   </si>
   <si>
     <t xml:space="preserve">35YUS統一大東協高股息基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">25.67%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">60.24%</t>
+    <t xml:space="preserve">7.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">48.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.49%</t>
   </si>
   <si>
     <t xml:space="preserve">38YCN統一全球智聯網AIoT基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">17.04%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">90.8%</t>
+    <t xml:space="preserve">6.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">61.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.45%</t>
   </si>
   <si>
     <t xml:space="preserve">38YTW統一全球智聯網AIoT基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.55%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">98.93%</t>
+    <t xml:space="preserve">30.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.08%</t>
   </si>
   <si>
     <t xml:space="preserve">38YUS統一全球智聯網AIoT基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">21.17%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">80.26%</t>
+    <t xml:space="preserve">7.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.22%</t>
   </si>
   <si>
     <t xml:space="preserve">45ATW統一台灣高息優選基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">18.4%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">73.31%</t>
+    <t xml:space="preserve">12.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.71%</t>
   </si>
   <si>
     <t xml:space="preserve">45BTW統一台灣高息優選基金－月配型</t>
   </si>
   <si>
-    <t xml:space="preserve">18.39%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">73.34%</t>
+    <t xml:space="preserve">12.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.69%</t>
   </si>
   <si>
     <t xml:space="preserve">48ATW統一優選低波多重資產基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">16.44%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">27.34%</t>
+    <t xml:space="preserve">11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.41%</t>
   </si>
   <si>
     <t xml:space="preserve">48BTW統一優選低波多重資產基金－月配型</t>
   </si>
   <si>
+    <t xml:space="preserve">22.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62YTW統一全方位貨幣市場基金</t>
+  </si>
+  <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">自今年以來報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">自成立日起報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">年化標準差(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Sharpe值(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Beta值(12Mo)</t>
   </si>
   <si>
-    <t xml:space="preserve">22.53%</t>
-[...92 lines deleted...]
-    <t xml:space="preserve">29.139</t>
+    <t xml:space="preserve">4918.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.0937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4232</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">392.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.4654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3928</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6380.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.4557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3862</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5755.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.3942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0463</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4175.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.9841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1208.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.9792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3787</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2677.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.5309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.8508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4879.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4239</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1569.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.2325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">546.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.1313</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2199</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.1295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2364</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">781.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.6264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2793</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.8133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.7035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2845</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1234.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.1258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">395.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.3685</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.6833</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2817</t>
+  </si>
+  <si>
+    <t xml:space="preserve">329.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.3799</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24.7856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">760.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.7608</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.408</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">170.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3235</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3512</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.8411</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.8367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0491</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.7669</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1459</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.7668</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.0589</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.7678</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.7734</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">738.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.9216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.6238</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.1677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">685.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.6219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7412</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.3613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.279</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1798</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3748</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3521</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.1597</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.3681</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1803</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3801</t>
   </si>
   <si>
     <t xml:space="preserve">0.3522</t>
   </si>
   <si>
-    <t xml:space="preserve">1.2527</t>
-[...590 lines deleted...]
-    <t xml:space="preserve">28.95%</t>
+    <t xml:space="preserve">0.966</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.1651</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.8893</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.6836</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.8333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3802</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.8434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3384</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.9848</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.9386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.9738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.7647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.971</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.7664</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.83%</t>
   </si>
   <si>
     <t xml:space="preserve">僅為揭示基金經理公司以往之經理績效，投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。</t>
   </si>
   <si>
-    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/02/26</t>
+    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/03/31</t>
   </si>
   <si>
     <t xml:space="preserve">  標準差係衡量報酬率的波動程度，為一個常用的風險指標，所謂『年化』是代表基金近一年報酬率平均值。年化標準差越高，代表報酬率波動越大。平均報酬率加上兩個標準差大約是最佳狀況時的報酬率；平均報酬率減去兩個標準差大約是最差狀況時的報酬率。換言之，四個標準差大約是最好與最壞時的差距。例如：某基金的標準差為26.38%，表示該基金最好年份的年報酬率與最壞年份約差106 %（26.38% ×4 = 105.52%）。</t>
   </si>
   <si>
     <t xml:space="preserve">  夏普指數（Sharpe ratio）目的是在衡量固定每單位風險之下所能獲得的超額報酬，所謂超額報酬為基金過去一年平均月報酬率，超過一個月定存利率部分，為一經風險調整後之績效指標。夏普指數代表投資人每多承擔一分風險，可以拿到幾分報酬；若為正值，代表基金報酬率高過波動風險；若為負值，代表基金操作風險大過於報酬率。</t>
   </si>
   <si>
     <t xml:space="preserve">  Beta指數（Beta Coefficient）用來衡量個別股票或股票基金相對於整個股市價格波動的情形。所顯示的是各基金的屬性，以台灣為例，通常以台灣加權股價指數Beta指數為1。若某共同基金的Beta指數為2，表示波動情形是股市的兩倍；反之，若某基金的Beta指數為0.5，則波動情形為股市的二分之一。Beta指數愈大代表基金報酬率受大盤漲跌的影響愈大。大於1者，表示該基金攻擊性較強，係屬於積極成長性基金；小於1者，則是基金的防守性較佳，應是穩健型基金。</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
 部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
@@ -1887,51 +1764,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="695">
+  <cellXfs count="708">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
@@ -2982,69 +2859,90 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...17 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -3959,70 +3857,88 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:H118"/>
+  <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="50" customWidth="1" collapsed="1"/>
     <col min="2" max="2" width="20" customWidth="1" collapsed="1"/>
     <col min="3" max="3" width="20" customWidth="1" collapsed="1"/>
     <col min="4" max="4" width="20" customWidth="1" collapsed="1"/>
     <col min="5" max="5" width="20" customWidth="1" collapsed="1"/>
     <col min="6" max="6" width="20" customWidth="1" collapsed="1"/>
     <col min="7" max="7" width="20" customWidth="1" collapsed="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
@@ -4256,902 +4172,902 @@
       </c>
       <c r="B12" s="69" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>68</v>
       </c>
       <c r="D12" s="71" t="s">
         <v>69</v>
       </c>
       <c r="E12" s="72" t="s">
         <v>70</v>
       </c>
       <c r="F12" s="73" t="s">
         <v>71</v>
       </c>
       <c r="G12" s="74" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="75" t="s">
         <v>73</v>
       </c>
       <c r="B13" s="76" t="s">
-        <v>23</v>
+        <v>74</v>
       </c>
       <c r="C13" s="77" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D13" s="78" t="s">
         <v>58</v>
       </c>
       <c r="E13" s="79" t="s">
         <v>58</v>
       </c>
       <c r="F13" s="80" t="s">
         <v>58</v>
       </c>
       <c r="G13" s="81" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="82" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B14" s="83" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C14" s="84" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D14" s="85" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E14" s="86" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F14" s="87" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G14" s="88" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="89" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15" s="90" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C15" s="91" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D15" s="92" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" s="93" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F15" s="94" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G15" s="95" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="96" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B16" s="97" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C16" s="98" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D16" s="99" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E16" s="100" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F16" s="101" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G16" s="102" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="103" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B17" s="104" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C17" s="105" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D17" s="106" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E17" s="107" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F17" s="108" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G17" s="109" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="110" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B18" s="111" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C18" s="112" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D18" s="113" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E18" s="114" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F18" s="115" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G18" s="116" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="117" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19" s="118" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C19" s="119" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="D19" s="120" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E19" s="121" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F19" s="122" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G19" s="123" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="124" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B20" s="125" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C20" s="126" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D20" s="127" t="s">
         <v>58</v>
       </c>
       <c r="E20" s="128" t="s">
         <v>58</v>
       </c>
       <c r="F20" s="129" t="s">
         <v>58</v>
       </c>
       <c r="G20" s="130" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="131" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B21" s="132" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C21" s="133" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D21" s="134" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E21" s="135" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F21" s="136" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G21" s="137" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="138" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22" s="139" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C22" s="140" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D22" s="141" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E22" s="142" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F22" s="143" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G22" s="144" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="145" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23" s="146" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="C23" s="147" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D23" s="148" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E23" s="149" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F23" s="150" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G23" s="151" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="152" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24" s="153" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C24" s="154" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="D24" s="155" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E24" s="156" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F24" s="157" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G24" s="158" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="159" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25" s="160" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C25" s="161" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D25" s="162" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E25" s="163" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="F25" s="164" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G25" s="165" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="166" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B26" s="167" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C26" s="168" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D26" s="169" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E26" s="170" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="F26" s="171" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G26" s="172" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="173" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27" s="174" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C27" s="175" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D27" s="176" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="E27" s="177" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="F27" s="178" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G27" s="179" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="180" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28" s="181" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C28" s="182" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D28" s="183" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E28" s="184" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="F28" s="185" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="G28" s="186" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="187" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B29" s="188" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C29" s="189" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D29" s="190" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E29" s="191" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F29" s="192" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G29" s="193" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="194" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30" s="195" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C30" s="196" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="D30" s="197" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="E30" s="198" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="F30" s="199" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="G30" s="200" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="201" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B31" s="202" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C31" s="203" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D31" s="204" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E31" s="205" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F31" s="206" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G31" s="207" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="208" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B32" s="209" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C32" s="210" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D32" s="211" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E32" s="212" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F32" s="213" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G32" s="214" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="215" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B33" s="216" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C33" s="217" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D33" s="218" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E33" s="219" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="F33" s="220" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G33" s="221" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="222" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B34" s="223" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C34" s="224" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D34" s="225" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E34" s="226" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F34" s="227" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G34" s="228" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="229" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B35" s="230" t="s">
-        <v>218</v>
+        <v>199</v>
       </c>
       <c r="C35" s="231" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D35" s="232" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="E35" s="233" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
       <c r="F35" s="234" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G35" s="235" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="236" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B36" s="237" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C36" s="238" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="D36" s="239" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="E36" s="240" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F36" s="241" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="G36" s="242" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="243" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B37" s="244" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C37" s="245" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D37" s="246" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="E37" s="247" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F37" s="248" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="G37" s="249" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="250" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B38" s="251" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="C38" s="252" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="D38" s="253" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E38" s="254" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F38" s="255" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="G38" s="256" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="257" t="s">
+        <v>243</v>
+      </c>
+      <c r="B39" s="258" t="s">
+        <v>244</v>
+      </c>
+      <c r="C39" s="259" t="s">
+        <v>245</v>
+      </c>
+      <c r="D39" s="260" t="s">
+        <v>246</v>
+      </c>
+      <c r="E39" s="261" t="s">
         <v>240</v>
       </c>
-      <c r="B39" s="258" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F39" s="262" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="G39" s="263" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="264" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="B40" s="265" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C40" s="266" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D40" s="267" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E40" s="268" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F40" s="269" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G40" s="270" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="271" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B41" s="272" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C41" s="273" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D41" s="274" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E41" s="275" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F41" s="276" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G41" s="277" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="278" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="B42" s="279" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C42" s="280" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D42" s="281" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E42" s="282" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F42" s="283" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="G42" s="284" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="285" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="B43" s="286" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C43" s="287" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D43" s="288" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E43" s="289" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="F43" s="290" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G43" s="291" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="292" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B44" s="293" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C44" s="294" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D44" s="295" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E44" s="296" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F44" s="297" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G44" s="298" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="299" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B45" s="300" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C45" s="301" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="D45" s="302" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E45" s="303" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F45" s="304" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="G45" s="305" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="306" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B46" s="307" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C46" s="308" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D46" s="309" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E46" s="310" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F46" s="311" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G46" s="312" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="313" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B47" s="314" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C47" s="315" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D47" s="316" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E47" s="317" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F47" s="318" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="G47" s="319" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="320" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B48" s="321" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C48" s="322" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D48" s="323" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="E48" s="324" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F48" s="325" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G48" s="326" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="327" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B49" s="328" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C49" s="329" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D49" s="330" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E49" s="331" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="F49" s="332" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="G49" s="333" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="334" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B50" s="335" t="s">
-        <v>310</v>
+        <v>209</v>
       </c>
       <c r="C50" s="336" t="s">
         <v>311</v>
       </c>
       <c r="D50" s="337" t="s">
         <v>312</v>
       </c>
       <c r="E50" s="338" t="s">
         <v>313</v>
       </c>
       <c r="F50" s="339" t="s">
         <v>314</v>
       </c>
       <c r="G50" s="340" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="341" t="s">
         <v>316</v>
       </c>
       <c r="B51" s="342" t="s">
         <v>317</v>
       </c>
       <c r="C51" s="343" t="s">
@@ -5179,1240 +5095,1283 @@
       </c>
       <c r="C52" s="350" t="s">
         <v>325</v>
       </c>
       <c r="D52" s="351" t="s">
         <v>326</v>
       </c>
       <c r="E52" s="352" t="s">
         <v>327</v>
       </c>
       <c r="F52" s="353" t="s">
         <v>58</v>
       </c>
       <c r="G52" s="354" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="355" t="s">
         <v>328</v>
       </c>
       <c r="B53" s="356" t="s">
         <v>329</v>
       </c>
       <c r="C53" s="357" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="D53" s="358" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E53" s="359" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F53" s="360" t="s">
         <v>58</v>
       </c>
       <c r="G53" s="361" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="362" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B54" s="363" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C54" s="364" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D54" s="365" t="s">
-        <v>58</v>
+        <v>336</v>
       </c>
       <c r="E54" s="366" t="s">
         <v>58</v>
       </c>
       <c r="F54" s="367" t="s">
         <v>58</v>
       </c>
       <c r="G54" s="368" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="369" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="B55" s="370" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C55" s="371" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="D55" s="372" t="s">
-        <v>58</v>
+        <v>336</v>
       </c>
       <c r="E55" s="373" t="s">
         <v>58</v>
       </c>
       <c r="F55" s="374" t="s">
         <v>58</v>
       </c>
       <c r="G55" s="375" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="376" t="s">
-        <v>336</v>
-[...9 lines deleted...]
-      <c r="A58" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="B56" s="377" t="s">
+        <v>58</v>
+      </c>
+      <c r="C56" s="378" t="s">
+        <v>58</v>
+      </c>
+      <c r="D56" s="379" t="s">
+        <v>58</v>
+      </c>
+      <c r="E56" s="380" t="s">
+        <v>58</v>
+      </c>
+      <c r="F56" s="381" t="s">
+        <v>58</v>
+      </c>
+      <c r="G56" s="382" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="383" t="s">
+        <v>340</v>
+      </c>
+      <c r="B57" s="383"/>
+      <c r="C57" s="383"/>
+      <c r="D57" s="383"/>
+      <c r="E57" s="383"/>
+      <c r="F57" s="383"/>
+      <c r="G57" s="383"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B58" s="2" t="s">
+      <c r="B59" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="384" t="s">
+        <v>8</v>
+      </c>
+      <c r="B60" s="385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="386" t="s">
+        <v>346</v>
+      </c>
+      <c r="D60" s="387" t="s">
+        <v>347</v>
+      </c>
+      <c r="E60" s="388" t="s">
+        <v>348</v>
+      </c>
+      <c r="F60" s="389" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="390" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="391" t="s">
+        <v>16</v>
+      </c>
+      <c r="C61" s="392" t="s">
+        <v>350</v>
+      </c>
+      <c r="D61" s="393" t="s">
+        <v>351</v>
+      </c>
+      <c r="E61" s="394" t="s">
+        <v>352</v>
+      </c>
+      <c r="F61" s="395" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="396" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="397" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="398" t="s">
+        <v>354</v>
+      </c>
+      <c r="D62" s="399" t="s">
+        <v>355</v>
+      </c>
+      <c r="E62" s="400" t="s">
+        <v>356</v>
+      </c>
+      <c r="F62" s="401" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="402" t="s">
+        <v>29</v>
+      </c>
+      <c r="B63" s="403" t="s">
+        <v>30</v>
+      </c>
+      <c r="C63" s="404" t="s">
+        <v>358</v>
+      </c>
+      <c r="D63" s="405" t="s">
+        <v>359</v>
+      </c>
+      <c r="E63" s="406" t="s">
+        <v>360</v>
+      </c>
+      <c r="F63" s="407" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="408" t="s">
+        <v>36</v>
+      </c>
+      <c r="B64" s="409" t="s">
+        <v>37</v>
+      </c>
+      <c r="C64" s="410" t="s">
+        <v>362</v>
+      </c>
+      <c r="D64" s="411" t="s">
+        <v>363</v>
+      </c>
+      <c r="E64" s="412" t="s">
+        <v>364</v>
+      </c>
+      <c r="F64" s="413" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="414" t="s">
+        <v>43</v>
+      </c>
+      <c r="B65" s="415" t="s">
+        <v>44</v>
+      </c>
+      <c r="C65" s="416" t="s">
+        <v>366</v>
+      </c>
+      <c r="D65" s="417" t="s">
+        <v>367</v>
+      </c>
+      <c r="E65" s="418" t="s">
+        <v>368</v>
+      </c>
+      <c r="F65" s="419" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="420" t="s">
+        <v>50</v>
+      </c>
+      <c r="B66" s="421" t="s">
+        <v>51</v>
+      </c>
+      <c r="C66" s="422" t="s">
+        <v>369</v>
+      </c>
+      <c r="D66" s="423" t="s">
+        <v>370</v>
+      </c>
+      <c r="E66" s="424" t="s">
+        <v>371</v>
+      </c>
+      <c r="F66" s="425" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="426" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="427" t="s">
+        <v>58</v>
+      </c>
+      <c r="C67" s="428" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" s="429" t="s">
+        <v>58</v>
+      </c>
+      <c r="E67" s="430" t="s">
+        <v>58</v>
+      </c>
+      <c r="F67" s="431" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="432" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="433" t="s">
+        <v>60</v>
+      </c>
+      <c r="C68" s="434" t="s">
+        <v>373</v>
+      </c>
+      <c r="D68" s="435" t="s">
+        <v>374</v>
+      </c>
+      <c r="E68" s="436" t="s">
+        <v>375</v>
+      </c>
+      <c r="F68" s="437" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="438" t="s">
+        <v>66</v>
+      </c>
+      <c r="B69" s="439" t="s">
+        <v>67</v>
+      </c>
+      <c r="C69" s="440" t="s">
+        <v>377</v>
+      </c>
+      <c r="D69" s="441" t="s">
+        <v>378</v>
+      </c>
+      <c r="E69" s="442" t="s">
+        <v>379</v>
+      </c>
+      <c r="F69" s="443" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="444" t="s">
+        <v>73</v>
+      </c>
+      <c r="B70" s="445" t="s">
+        <v>74</v>
+      </c>
+      <c r="C70" s="446" t="s">
+        <v>381</v>
+      </c>
+      <c r="D70" s="447" t="s">
+        <v>58</v>
+      </c>
+      <c r="E70" s="448" t="s">
+        <v>58</v>
+      </c>
+      <c r="F70" s="449" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="450" t="s">
+        <v>76</v>
+      </c>
+      <c r="B71" s="451" t="s">
+        <v>77</v>
+      </c>
+      <c r="C71" s="452" t="s">
+        <v>382</v>
+      </c>
+      <c r="D71" s="453" t="s">
+        <v>383</v>
+      </c>
+      <c r="E71" s="454" t="s">
+        <v>384</v>
+      </c>
+      <c r="F71" s="455" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="456" t="s">
+        <v>83</v>
+      </c>
+      <c r="B72" s="457" t="s">
+        <v>84</v>
+      </c>
+      <c r="C72" s="458" t="s">
+        <v>386</v>
+      </c>
+      <c r="D72" s="459" t="s">
+        <v>387</v>
+      </c>
+      <c r="E72" s="460" t="s">
+        <v>388</v>
+      </c>
+      <c r="F72" s="461" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="462" t="s">
+        <v>90</v>
+      </c>
+      <c r="B73" s="463" t="s">
+        <v>91</v>
+      </c>
+      <c r="C73" s="464" t="s">
+        <v>390</v>
+      </c>
+      <c r="D73" s="465" t="s">
+        <v>391</v>
+      </c>
+      <c r="E73" s="466" t="s">
+        <v>392</v>
+      </c>
+      <c r="F73" s="467" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="468" t="s">
+        <v>97</v>
+      </c>
+      <c r="B74" s="469" t="s">
+        <v>98</v>
+      </c>
+      <c r="C74" s="470" t="s">
+        <v>393</v>
+      </c>
+      <c r="D74" s="471" t="s">
+        <v>394</v>
+      </c>
+      <c r="E74" s="472" t="s">
+        <v>395</v>
+      </c>
+      <c r="F74" s="473" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="474" t="s">
+        <v>104</v>
+      </c>
+      <c r="B75" s="475" t="s">
+        <v>105</v>
+      </c>
+      <c r="C75" s="476" t="s">
+        <v>397</v>
+      </c>
+      <c r="D75" s="477" t="s">
+        <v>398</v>
+      </c>
+      <c r="E75" s="478" t="s">
+        <v>399</v>
+      </c>
+      <c r="F75" s="479" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="480" t="s">
+        <v>111</v>
+      </c>
+      <c r="B76" s="481" t="s">
+        <v>112</v>
+      </c>
+      <c r="C76" s="482" t="s">
+        <v>401</v>
+      </c>
+      <c r="D76" s="483" t="s">
+        <v>402</v>
+      </c>
+      <c r="E76" s="484" t="s">
+        <v>403</v>
+      </c>
+      <c r="F76" s="485" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="486" t="s">
+        <v>118</v>
+      </c>
+      <c r="B77" s="487" t="s">
+        <v>119</v>
+      </c>
+      <c r="C77" s="488" t="s">
+        <v>405</v>
+      </c>
+      <c r="D77" s="489" t="s">
+        <v>58</v>
+      </c>
+      <c r="E77" s="490" t="s">
+        <v>58</v>
+      </c>
+      <c r="F77" s="491" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="492" t="s">
+        <v>121</v>
+      </c>
+      <c r="B78" s="493" t="s">
+        <v>122</v>
+      </c>
+      <c r="C78" s="494" t="s">
+        <v>406</v>
+      </c>
+      <c r="D78" s="495" t="s">
+        <v>407</v>
+      </c>
+      <c r="E78" s="496" t="s">
+        <v>408</v>
+      </c>
+      <c r="F78" s="497" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="498" t="s">
+        <v>128</v>
+      </c>
+      <c r="B79" s="499" t="s">
+        <v>129</v>
+      </c>
+      <c r="C79" s="500" t="s">
+        <v>410</v>
+      </c>
+      <c r="D79" s="501" t="s">
+        <v>411</v>
+      </c>
+      <c r="E79" s="502" t="s">
+        <v>412</v>
+      </c>
+      <c r="F79" s="503" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="504" t="s">
+        <v>135</v>
+      </c>
+      <c r="B80" s="505" t="s">
+        <v>136</v>
+      </c>
+      <c r="C80" s="506" t="s">
+        <v>414</v>
+      </c>
+      <c r="D80" s="507" t="s">
+        <v>415</v>
+      </c>
+      <c r="E80" s="508" t="s">
+        <v>416</v>
+      </c>
+      <c r="F80" s="509" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="510" t="s">
+        <v>142</v>
+      </c>
+      <c r="B81" s="511" t="s">
+        <v>143</v>
+      </c>
+      <c r="C81" s="512" t="s">
+        <v>418</v>
+      </c>
+      <c r="D81" s="513" t="s">
+        <v>419</v>
+      </c>
+      <c r="E81" s="514" t="s">
+        <v>420</v>
+      </c>
+      <c r="F81" s="515" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="516" t="s">
+        <v>149</v>
+      </c>
+      <c r="B82" s="517" t="s">
+        <v>150</v>
+      </c>
+      <c r="C82" s="518" t="s">
+        <v>422</v>
+      </c>
+      <c r="D82" s="519" t="s">
+        <v>423</v>
+      </c>
+      <c r="E82" s="520" t="s">
+        <v>424</v>
+      </c>
+      <c r="F82" s="521" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="522" t="s">
+        <v>156</v>
+      </c>
+      <c r="B83" s="523" t="s">
+        <v>157</v>
+      </c>
+      <c r="C83" s="524" t="s">
+        <v>426</v>
+      </c>
+      <c r="D83" s="525" t="s">
+        <v>427</v>
+      </c>
+      <c r="E83" s="526" t="s">
+        <v>428</v>
+      </c>
+      <c r="F83" s="527" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="528" t="s">
+        <v>163</v>
+      </c>
+      <c r="B84" s="529" t="s">
+        <v>164</v>
+      </c>
+      <c r="C84" s="530" t="s">
+        <v>430</v>
+      </c>
+      <c r="D84" s="531" t="s">
+        <v>431</v>
+      </c>
+      <c r="E84" s="532" t="s">
+        <v>432</v>
+      </c>
+      <c r="F84" s="533" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="534" t="s">
+        <v>170</v>
+      </c>
+      <c r="B85" s="535" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="536" t="s">
+        <v>434</v>
+      </c>
+      <c r="D85" s="537" t="s">
+        <v>435</v>
+      </c>
+      <c r="E85" s="538" t="s">
+        <v>436</v>
+      </c>
+      <c r="F85" s="539" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="540" t="s">
+        <v>177</v>
+      </c>
+      <c r="B86" s="541" t="s">
+        <v>178</v>
+      </c>
+      <c r="C86" s="542" t="s">
+        <v>438</v>
+      </c>
+      <c r="D86" s="543" t="s">
+        <v>439</v>
+      </c>
+      <c r="E86" s="544" t="s">
+        <v>440</v>
+      </c>
+      <c r="F86" s="545" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="546" t="s">
+        <v>184</v>
+      </c>
+      <c r="B87" s="547" t="s">
+        <v>185</v>
+      </c>
+      <c r="C87" s="548" t="s">
+        <v>442</v>
+      </c>
+      <c r="D87" s="549" t="s">
+        <v>443</v>
+      </c>
+      <c r="E87" s="550" t="s">
+        <v>444</v>
+      </c>
+      <c r="F87" s="551" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="552" t="s">
+        <v>191</v>
+      </c>
+      <c r="B88" s="553" t="s">
+        <v>192</v>
+      </c>
+      <c r="C88" s="554" t="s">
+        <v>446</v>
+      </c>
+      <c r="D88" s="555" t="s">
+        <v>447</v>
+      </c>
+      <c r="E88" s="556" t="s">
+        <v>448</v>
+      </c>
+      <c r="F88" s="557" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="558" t="s">
+        <v>198</v>
+      </c>
+      <c r="B89" s="559" t="s">
+        <v>199</v>
+      </c>
+      <c r="C89" s="560" t="s">
+        <v>449</v>
+      </c>
+      <c r="D89" s="561" t="s">
+        <v>450</v>
+      </c>
+      <c r="E89" s="562" t="s">
+        <v>451</v>
+      </c>
+      <c r="F89" s="563" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="564" t="s">
+        <v>205</v>
+      </c>
+      <c r="B90" s="565" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" s="566" t="s">
+        <v>452</v>
+      </c>
+      <c r="D90" s="567" t="s">
+        <v>453</v>
+      </c>
+      <c r="E90" s="568" t="s">
+        <v>454</v>
+      </c>
+      <c r="F90" s="569" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="570" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="571" t="s">
+        <v>213</v>
+      </c>
+      <c r="C91" s="572" t="s">
+        <v>455</v>
+      </c>
+      <c r="D91" s="573" t="s">
+        <v>456</v>
+      </c>
+      <c r="E91" s="574" t="s">
+        <v>457</v>
+      </c>
+      <c r="F91" s="575" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="576" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" s="577" t="s">
+        <v>199</v>
+      </c>
+      <c r="C92" s="578" t="s">
+        <v>458</v>
+      </c>
+      <c r="D92" s="579" t="s">
+        <v>459</v>
+      </c>
+      <c r="E92" s="580" t="s">
+        <v>460</v>
+      </c>
+      <c r="F92" s="581" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="582" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="583" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" s="584" t="s">
+        <v>461</v>
+      </c>
+      <c r="D93" s="585" t="s">
+        <v>462</v>
+      </c>
+      <c r="E93" s="586" t="s">
+        <v>463</v>
+      </c>
+      <c r="F93" s="587" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="588" t="s">
+        <v>229</v>
+      </c>
+      <c r="B94" s="589" t="s">
+        <v>230</v>
+      </c>
+      <c r="C94" s="590" t="s">
+        <v>464</v>
+      </c>
+      <c r="D94" s="591" t="s">
+        <v>465</v>
+      </c>
+      <c r="E94" s="592" t="s">
+        <v>466</v>
+      </c>
+      <c r="F94" s="593" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="594" t="s">
+        <v>236</v>
+      </c>
+      <c r="B95" s="595" t="s">
+        <v>237</v>
+      </c>
+      <c r="C95" s="596" t="s">
+        <v>468</v>
+      </c>
+      <c r="D95" s="597" t="s">
+        <v>469</v>
+      </c>
+      <c r="E95" s="598" t="s">
+        <v>470</v>
+      </c>
+      <c r="F95" s="599" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="600" t="s">
+        <v>243</v>
+      </c>
+      <c r="B96" s="601" t="s">
+        <v>244</v>
+      </c>
+      <c r="C96" s="602" t="s">
+        <v>472</v>
+      </c>
+      <c r="D96" s="603" t="s">
+        <v>473</v>
+      </c>
+      <c r="E96" s="604" t="s">
+        <v>474</v>
+      </c>
+      <c r="F96" s="605" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="606" t="s">
+        <v>249</v>
+      </c>
+      <c r="B97" s="607" t="s">
+        <v>250</v>
+      </c>
+      <c r="C97" s="608" t="s">
+        <v>476</v>
+      </c>
+      <c r="D97" s="609" t="s">
+        <v>477</v>
+      </c>
+      <c r="E97" s="610" t="s">
+        <v>478</v>
+      </c>
+      <c r="F97" s="611" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="612" t="s">
+        <v>256</v>
+      </c>
+      <c r="B98" s="613" t="s">
+        <v>257</v>
+      </c>
+      <c r="C98" s="614" t="s">
+        <v>480</v>
+      </c>
+      <c r="D98" s="615" t="s">
+        <v>481</v>
+      </c>
+      <c r="E98" s="616" t="s">
+        <v>482</v>
+      </c>
+      <c r="F98" s="617" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="618" t="s">
+        <v>263</v>
+      </c>
+      <c r="B99" s="619" t="s">
+        <v>264</v>
+      </c>
+      <c r="C99" s="620" t="s">
+        <v>484</v>
+      </c>
+      <c r="D99" s="621" t="s">
+        <v>485</v>
+      </c>
+      <c r="E99" s="622" t="s">
+        <v>486</v>
+      </c>
+      <c r="F99" s="623" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="624" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" s="625" t="s">
+        <v>250</v>
+      </c>
+      <c r="C100" s="626" t="s">
+        <v>488</v>
+      </c>
+      <c r="D100" s="627" t="s">
+        <v>489</v>
+      </c>
+      <c r="E100" s="628" t="s">
+        <v>490</v>
+      </c>
+      <c r="F100" s="629" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="630" t="s">
+        <v>276</v>
+      </c>
+      <c r="B101" s="631" t="s">
+        <v>257</v>
+      </c>
+      <c r="C101" s="632" t="s">
+        <v>492</v>
+      </c>
+      <c r="D101" s="633" t="s">
+        <v>493</v>
+      </c>
+      <c r="E101" s="634" t="s">
+        <v>494</v>
+      </c>
+      <c r="F101" s="635" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="636" t="s">
+        <v>278</v>
+      </c>
+      <c r="B102" s="637" t="s">
+        <v>264</v>
+      </c>
+      <c r="C102" s="638" t="s">
+        <v>496</v>
+      </c>
+      <c r="D102" s="639" t="s">
+        <v>497</v>
+      </c>
+      <c r="E102" s="640" t="s">
+        <v>486</v>
+      </c>
+      <c r="F102" s="641" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="642" t="s">
+        <v>282</v>
+      </c>
+      <c r="B103" s="643" t="s">
+        <v>283</v>
+      </c>
+      <c r="C103" s="644" t="s">
+        <v>499</v>
+      </c>
+      <c r="D103" s="645" t="s">
+        <v>500</v>
+      </c>
+      <c r="E103" s="646" t="s">
+        <v>501</v>
+      </c>
+      <c r="F103" s="647" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="648" t="s">
+        <v>289</v>
+      </c>
+      <c r="B104" s="649" t="s">
+        <v>290</v>
+      </c>
+      <c r="C104" s="650" t="s">
+        <v>503</v>
+      </c>
+      <c r="D104" s="651" t="s">
+        <v>504</v>
+      </c>
+      <c r="E104" s="652" t="s">
+        <v>505</v>
+      </c>
+      <c r="F104" s="653" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="654" t="s">
+        <v>296</v>
+      </c>
+      <c r="B105" s="655" t="s">
+        <v>297</v>
+      </c>
+      <c r="C105" s="656" t="s">
+        <v>507</v>
+      </c>
+      <c r="D105" s="657" t="s">
+        <v>508</v>
+      </c>
+      <c r="E105" s="658" t="s">
+        <v>509</v>
+      </c>
+      <c r="F105" s="659" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="660" t="s">
+        <v>303</v>
+      </c>
+      <c r="B106" s="661" t="s">
+        <v>304</v>
+      </c>
+      <c r="C106" s="662" t="s">
+        <v>511</v>
+      </c>
+      <c r="D106" s="663" t="s">
+        <v>512</v>
+      </c>
+      <c r="E106" s="664" t="s">
+        <v>513</v>
+      </c>
+      <c r="F106" s="665" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="666" t="s">
+        <v>310</v>
+      </c>
+      <c r="B107" s="667" t="s">
+        <v>209</v>
+      </c>
+      <c r="C107" s="668" t="s">
+        <v>515</v>
+      </c>
+      <c r="D107" s="669" t="s">
+        <v>516</v>
+      </c>
+      <c r="E107" s="670" t="s">
+        <v>517</v>
+      </c>
+      <c r="F107" s="671" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="672" t="s">
+        <v>316</v>
+      </c>
+      <c r="B108" s="673" t="s">
+        <v>317</v>
+      </c>
+      <c r="C108" s="674" t="s">
+        <v>519</v>
+      </c>
+      <c r="D108" s="675" t="s">
+        <v>520</v>
+      </c>
+      <c r="E108" s="676" t="s">
+        <v>521</v>
+      </c>
+      <c r="F108" s="677" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="678" t="s">
+        <v>323</v>
+      </c>
+      <c r="B109" s="679" t="s">
+        <v>324</v>
+      </c>
+      <c r="C109" s="680" t="s">
+        <v>523</v>
+      </c>
+      <c r="D109" s="681" t="s">
+        <v>524</v>
+      </c>
+      <c r="E109" s="682" t="s">
+        <v>525</v>
+      </c>
+      <c r="F109" s="683" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="684" t="s">
+        <v>328</v>
+      </c>
+      <c r="B110" s="685" t="s">
+        <v>329</v>
+      </c>
+      <c r="C110" s="686" t="s">
+        <v>527</v>
+      </c>
+      <c r="D110" s="687" t="s">
+        <v>528</v>
+      </c>
+      <c r="E110" s="688" t="s">
+        <v>529</v>
+      </c>
+      <c r="F110" s="689" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="690" t="s">
+        <v>333</v>
+      </c>
+      <c r="B111" s="691" t="s">
+        <v>334</v>
+      </c>
+      <c r="C111" s="692" t="s">
+        <v>531</v>
+      </c>
+      <c r="D111" s="693" t="s">
+        <v>58</v>
+      </c>
+      <c r="E111" s="694" t="s">
+        <v>58</v>
+      </c>
+      <c r="F111" s="695" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="696" t="s">
         <v>337</v>
       </c>
-      <c r="C58" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="2" t="s">
+      <c r="B112" s="697" t="s">
+        <v>334</v>
+      </c>
+      <c r="C112" s="698" t="s">
+        <v>531</v>
+      </c>
+      <c r="D112" s="699" t="s">
+        <v>58</v>
+      </c>
+      <c r="E112" s="700" t="s">
+        <v>58</v>
+      </c>
+      <c r="F112" s="701" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="702" t="s">
         <v>339</v>
       </c>
-      <c r="E58" s="2" t="s">
-[...122 lines deleted...]
-      <c r="F64" s="412" t="s">
+      <c r="B113" s="703" t="s">
         <v>58</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="B66" s="420" t="s">
+      <c r="C113" s="704" t="s">
         <v>58</v>
       </c>
-      <c r="C66" s="421" t="s">
+      <c r="D113" s="705" t="s">
         <v>58</v>
       </c>
-      <c r="D66" s="422" t="s">
+      <c r="E113" s="706" t="s">
         <v>58</v>
       </c>
-      <c r="E66" s="423" t="s">
+      <c r="F113" s="707" t="s">
         <v>58</v>
       </c>
-      <c r="F66" s="424" t="s">
-[...710 lines deleted...]
-      <c r="C102" s="637" t="s">
+    </row>
+    <row r="114">
+      <c r="A114" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="D102" s="638" t="s">
+    </row>
+    <row r="115">
+      <c r="A115" s="3" t="s">
         <v>533</v>
-      </c>
-[...204 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="117" ht="60" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>577</v>
-[...4 lines deleted...]
-        <v>578</v>
+        <v>534</v>
+      </c>
+    </row>
+    <row r="118" ht="60" customHeight="1">
+      <c r="A118" s="3" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="119" ht="60" customHeight="1">
+      <c r="A119" s="3" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="4" t="s">
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A112:G112"/>
-    <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A114:G114"/>
     <mergeCell ref="A115:G115"/>
-    <mergeCell ref="A116:G116"/>
     <mergeCell ref="A117:G117"/>
-    <mergeCell ref="A118:G198"/>
+    <mergeCell ref="A118:G118"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A120:G200"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">