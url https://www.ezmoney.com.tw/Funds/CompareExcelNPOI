--- v4 (2026-04-28)
+++ v5 (2026-06-12)
@@ -7,1652 +7,1787 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Compare" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="538">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="583">
   <si>
     <t xml:space="preserve">統一系列基金績效總覽：</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">三個月</t>
   </si>
   <si>
     <t xml:space="preserve">六個月</t>
   </si>
   <si>
     <t xml:space="preserve">一年</t>
   </si>
   <si>
     <t xml:space="preserve">兩年</t>
   </si>
   <si>
     <t xml:space="preserve">三年</t>
   </si>
   <si>
     <t xml:space="preserve">五年</t>
   </si>
   <si>
     <t xml:space="preserve">01YTW統一統信基金</t>
   </si>
   <si>
-    <t xml:space="preserve">23.62%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">261.96%</t>
+    <t xml:space="preserve">53.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">219.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">364.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">422.58%</t>
   </si>
   <si>
     <t xml:space="preserve">02ITW統一全天候基金（Ｉ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">21.11%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">209.77%</t>
+    <t xml:space="preserve">61.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">259.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">219.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">374.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">370.85%</t>
   </si>
   <si>
     <t xml:space="preserve">02YTW統一全天候基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.93%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">200.6%</t>
+    <t xml:space="preserve">60.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">257.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">366.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">356.93%</t>
   </si>
   <si>
     <t xml:space="preserve">03YTW統一黑馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">24.44%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">280.83%</t>
+    <t xml:space="preserve">52.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">234.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">335.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">427.37%</t>
   </si>
   <si>
     <t xml:space="preserve">04YTW統一龍馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">23.54%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">213.21%</t>
+    <t xml:space="preserve">72.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">274.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">242.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">382.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">405.7%</t>
   </si>
   <si>
     <t xml:space="preserve">05YTW統一強棒貨幣市場基金</t>
   </si>
   <si>
-    <t xml:space="preserve">0.37%</t>
+    <t xml:space="preserve">0.38%</t>
   </si>
   <si>
     <t xml:space="preserve">0.75%</t>
   </si>
   <si>
-    <t xml:space="preserve">1.53%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">5.21%</t>
+    <t xml:space="preserve">1.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.44%</t>
   </si>
   <si>
     <t xml:space="preserve">06YTW統一中小基金</t>
   </si>
   <si>
-    <t xml:space="preserve">28.94%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">184.92%</t>
+    <t xml:space="preserve">80.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">290.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">243.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">389.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">366.44%</t>
   </si>
   <si>
     <t xml:space="preserve">09STW統一經建基金（Ｓ類型）</t>
   </si>
   <si>
     <t xml:space="preserve">-</t>
   </si>
   <si>
     <t xml:space="preserve">09YTW統一經建基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">23.43%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">259.59%</t>
+    <t xml:space="preserve">55.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">227.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">373.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">411.5%</t>
   </si>
   <si>
     <t xml:space="preserve">10YTW統一奔騰基金</t>
   </si>
   <si>
-    <t xml:space="preserve">18.94%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">342.78%</t>
+    <t xml:space="preserve">58.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">229.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">402.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">513.4%</t>
   </si>
   <si>
     <t xml:space="preserve">11TTW統一大滿貫基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">23.73%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">55.19%</t>
+    <t xml:space="preserve">51.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.55%</t>
   </si>
   <si>
     <t xml:space="preserve">11YTW統一大滿貫基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">23.42%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">212.19%</t>
+    <t xml:space="preserve">51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">321.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">354.86%</t>
   </si>
   <si>
     <t xml:space="preserve">12YTW統一亞太基金</t>
   </si>
   <si>
-    <t xml:space="preserve">14.4%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">76.54%</t>
+    <t xml:space="preserve">50.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">189.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.13%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">216.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194.88%</t>
   </si>
   <si>
     <t xml:space="preserve">20YTW統一全球債券組合基金</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.34%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">1.42%</t>
+    <t xml:space="preserve">-0.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21YCN統一強漢基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">56.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184.53%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21YTW統一強漢基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21YUS統一強漢基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">104.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">146.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">198.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22TTW統一台灣動力基金（TISA類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22YTW統一台灣動力基金（Ａ類型）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">223.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">376.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">473.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23YTW統一大龍印基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">254.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">212.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">338.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24YCN統一大中華中小基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">176.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">286.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">228.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24YTW統一大中華中小基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">167.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">314.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">250.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">24YUS統一大中華中小基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">305.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">208.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25YTW統一新亞洲科技能源基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">284.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">423.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">375.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27YTW統一亞洲大金磚基金</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">94.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YCN統一大龍騰中國基金（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">66.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">136.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YTW統一大龍騰中國基金（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">152.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31YUS統一大龍騰中國基金（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">153.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ACN統一亞洲非投資等級債券基金－累積型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32ATW統一亞洲非投資等級債券基金－累積型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32AUS統一亞洲非投資等級債券基金－累積型（美元）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-15.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BCN統一亞洲非投資等級債券基金－月配型（人民幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.46%</t>
   </si>
   <si>
     <t xml:space="preserve">-1.36%</t>
   </si>
   <si>
-    <t xml:space="preserve">2.77%</t>
-[...323 lines deleted...]
-    <t xml:space="preserve">9.23%</t>
+    <t xml:space="preserve">0.62%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BTW統一亞洲非投資等級債券基金－月配型（新台幣）</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32BUS統一亞洲非投資等級債券基金－月配型（美元）</t>
   </si>
   <si>
     <t xml:space="preserve">5.28%</t>
   </si>
   <si>
-    <t xml:space="preserve">-13.71%</t>
-[...71 lines deleted...]
-    <t xml:space="preserve">-16.03%</t>
+    <t xml:space="preserve">10.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-15.91%</t>
   </si>
   <si>
     <t xml:space="preserve">33YCN統一全球新科技基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">16.86%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">161.55%</t>
+    <t xml:space="preserve">53.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">354.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">349.34%</t>
   </si>
   <si>
     <t xml:space="preserve">33YTW統一全球新科技基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.26%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">178.23%</t>
+    <t xml:space="preserve">56.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">228.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">386.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">377.69%</t>
   </si>
   <si>
     <t xml:space="preserve">33YUS統一全球新科技基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">18.22%</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">148.25%</t>
+    <t xml:space="preserve">55.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">377.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">322.65%</t>
   </si>
   <si>
     <t xml:space="preserve">34ACN統一全球動態多重資產基金－累積型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">7%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">67.41%</t>
+    <t xml:space="preserve">36.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">176.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.24%</t>
   </si>
   <si>
     <t xml:space="preserve">34ATW統一全球動態多重資產基金－累積型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">9.99%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">78.19%</t>
+    <t xml:space="preserve">38.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164.82%</t>
   </si>
   <si>
     <t xml:space="preserve">34AUS統一全球動態多重資產基金－累積型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">8.13%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">58.98%</t>
+    <t xml:space="preserve">38.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">64.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">191.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.3%</t>
   </si>
   <si>
     <t xml:space="preserve">34BCN統一全球動態多重資產基金－月配型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">16.54%</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">67.38%</t>
+    <t xml:space="preserve">108.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">176.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.18%</t>
   </si>
   <si>
     <t xml:space="preserve">34BTW統一全球動態多重資產基金－月配型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">78.1%</t>
+    <t xml:space="preserve">107.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.86%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164.68%</t>
   </si>
   <si>
     <t xml:space="preserve">34BUS統一全球動態多重資產基金－月配型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">51.64%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">59.02%</t>
+    <t xml:space="preserve">114.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">190.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">134.36%</t>
   </si>
   <si>
     <t xml:space="preserve">35YCN統一大東協高股息基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">6.7%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">53.38%</t>
+    <t xml:space="preserve">18.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.18%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.58%</t>
   </si>
   <si>
     <t xml:space="preserve">35YTW統一大東協高股息基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">9.8%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">63.15%</t>
+    <t xml:space="preserve">20.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.94%</t>
   </si>
   <si>
     <t xml:space="preserve">35YUS統一大東協高股息基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">7.9%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">45.49%</t>
+    <t xml:space="preserve">20.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">82.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">98.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">102.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87.55%</t>
   </si>
   <si>
     <t xml:space="preserve">38YCN統一全球智聯網AIoT基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">6.32%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">81.45%</t>
+    <t xml:space="preserve">53.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">153.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188.33%</t>
   </si>
   <si>
     <t xml:space="preserve">38YTW統一全球智聯網AIoT基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">30.16%</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">93.08%</t>
+    <t xml:space="preserve">56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">182.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">160.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">225.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.76%</t>
   </si>
   <si>
     <t xml:space="preserve">38YUS統一全球智聯網AIoT基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">7.55%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">72.22%</t>
+    <t xml:space="preserve">55.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">169.19%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">218.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">171.04%</t>
   </si>
   <si>
     <t xml:space="preserve">45ATW統一台灣高息優選基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">12.44%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">65.71%</t>
+    <t xml:space="preserve">56.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157.37%</t>
   </si>
   <si>
     <t xml:space="preserve">45BTW統一台灣高息優選基金－月配型</t>
   </si>
   <si>
-    <t xml:space="preserve">12.43%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">65.69%</t>
+    <t xml:space="preserve">56.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157.55%</t>
   </si>
   <si>
     <t xml:space="preserve">48ATW統一優選低波多重資產基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">11%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">27.41%</t>
+    <t xml:space="preserve">30.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.33%</t>
   </si>
   <si>
     <t xml:space="preserve">48BTW統一優選低波多重資產基金－月配型</t>
   </si>
   <si>
-    <t xml:space="preserve">22.88%</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">62YTW統一全方位貨幣市場基金</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">自今年以來報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">自成立日起報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">年化標準差(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Sharpe值(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Beta值(12Mo)</t>
   </si>
   <si>
-    <t xml:space="preserve">4918.95%</t>
-[...554 lines deleted...]
-    <t xml:space="preserve">26.83%</t>
+    <t xml:space="preserve">88.22%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7541.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.5715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">699.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.1821</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10422.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.1634</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4527</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3217</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8952.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.1518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7295.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.6524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4694</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.381</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2180.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.3476</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4663</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3852</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4019.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.6087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7688.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.0434</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2423.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.6087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1888</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">993.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.5841</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4264</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5191</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">516.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.9166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1381.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">462.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.6837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4194</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2539</t>
+  </si>
+  <si>
+    <t xml:space="preserve">200%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">87.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1917%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.7305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4413</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">106.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">812.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.1486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">388%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.5293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">569.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4591</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">353.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.0229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">111.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1449.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.5108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5951</t>
+  </si>
+  <si>
+    <t xml:space="preserve">54.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">298.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.1487</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.6992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.0819</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4469</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8837</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.8952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">132.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.8025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4812</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.6782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6646</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-3.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.6789</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.666</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2506</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1330.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.2111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6522</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1233.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.7446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5062</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1267.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.5033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4502</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.1508</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9691</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8363</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1213</t>
+  </si>
+  <si>
+    <t xml:space="preserve">57.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.1592</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3505</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9697</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.6145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3857</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">188.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.4573</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.6822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4727</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">135.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.2938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">124.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.7215</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">74.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">384.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.2872</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4163</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.24%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">419.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.4207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4403</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.54%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">410.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.8616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.1142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.1227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.86%</t>
   </si>
   <si>
     <t xml:space="preserve">僅為揭示基金經理公司以往之經理績效，投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。</t>
   </si>
   <si>
-    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/03/31</t>
+    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/05/29</t>
   </si>
   <si>
     <t xml:space="preserve">  標準差係衡量報酬率的波動程度，為一個常用的風險指標，所謂『年化』是代表基金近一年報酬率平均值。年化標準差越高，代表報酬率波動越大。平均報酬率加上兩個標準差大約是最佳狀況時的報酬率；平均報酬率減去兩個標準差大約是最差狀況時的報酬率。換言之，四個標準差大約是最好與最壞時的差距。例如：某基金的標準差為26.38%，表示該基金最好年份的年報酬率與最壞年份約差106 %（26.38% ×4 = 105.52%）。</t>
   </si>
   <si>
     <t xml:space="preserve">  夏普指數（Sharpe ratio）目的是在衡量固定每單位風險之下所能獲得的超額報酬，所謂超額報酬為基金過去一年平均月報酬率，超過一個月定存利率部分，為一經風險調整後之績效指標。夏普指數代表投資人每多承擔一分風險，可以拿到幾分報酬；若為正值，代表基金報酬率高過波動風險；若為負值，代表基金操作風險大過於報酬率。</t>
   </si>
   <si>
     <t xml:space="preserve">  Beta指數（Beta Coefficient）用來衡量個別股票或股票基金相對於整個股市價格波動的情形。所顯示的是各基金的屬性，以台灣為例，通常以台灣加權股價指數Beta指數為1。若某共同基金的Beta指數為2，表示波動情形是股市的兩倍；反之，若某基金的Beta指數為0.5，則波動情形為股市的二分之一。Beta指數愈大代表基金報酬率受大盤漲跌的影響愈大。大於1者，表示該基金攻擊性較強，係屬於積極成長性基金；小於1者，則是基金的防守性較佳，應是穩健型基金。</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
 部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
@@ -4678,152 +4813,152 @@
       </c>
       <c r="B34" s="223" t="s">
         <v>213</v>
       </c>
       <c r="C34" s="224" t="s">
         <v>214</v>
       </c>
       <c r="D34" s="225" t="s">
         <v>215</v>
       </c>
       <c r="E34" s="226" t="s">
         <v>216</v>
       </c>
       <c r="F34" s="227" t="s">
         <v>217</v>
       </c>
       <c r="G34" s="228" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="229" t="s">
         <v>219</v>
       </c>
       <c r="B35" s="230" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="C35" s="231" t="s">
         <v>200</v>
       </c>
       <c r="D35" s="232" t="s">
-        <v>220</v>
+        <v>201</v>
       </c>
       <c r="E35" s="233" t="s">
+        <v>202</v>
+      </c>
+      <c r="F35" s="234" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="G35" s="235" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="236" t="s">
         <v>223</v>
       </c>
       <c r="B36" s="237" t="s">
         <v>206</v>
       </c>
       <c r="C36" s="238" t="s">
+        <v>207</v>
+      </c>
+      <c r="D36" s="239" t="s">
         <v>224</v>
       </c>
-      <c r="D36" s="239" t="s">
+      <c r="E36" s="240" t="s">
         <v>225</v>
       </c>
-      <c r="E36" s="240" t="s">
+      <c r="F36" s="241" t="s">
         <v>226</v>
       </c>
-      <c r="F36" s="241" t="s">
+      <c r="G36" s="242" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="243" t="s">
+        <v>228</v>
+      </c>
+      <c r="B37" s="244" t="s">
         <v>229</v>
       </c>
-      <c r="B37" s="244" t="s">
+      <c r="C37" s="245" t="s">
         <v>230</v>
       </c>
-      <c r="C37" s="245" t="s">
+      <c r="D37" s="246" t="s">
         <v>231</v>
       </c>
-      <c r="D37" s="246" t="s">
+      <c r="E37" s="247" t="s">
         <v>232</v>
       </c>
-      <c r="E37" s="247" t="s">
+      <c r="F37" s="248" t="s">
         <v>233</v>
       </c>
-      <c r="F37" s="248" t="s">
+      <c r="G37" s="249" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="250" t="s">
+        <v>235</v>
+      </c>
+      <c r="B38" s="251" t="s">
         <v>236</v>
       </c>
-      <c r="B38" s="251" t="s">
+      <c r="C38" s="252" t="s">
         <v>237</v>
       </c>
-      <c r="C38" s="252" t="s">
+      <c r="D38" s="253" t="s">
         <v>238</v>
       </c>
-      <c r="D38" s="253" t="s">
+      <c r="E38" s="254" t="s">
         <v>239</v>
       </c>
-      <c r="E38" s="254" t="s">
+      <c r="F38" s="255" t="s">
         <v>240</v>
       </c>
-      <c r="F38" s="255" t="s">
+      <c r="G38" s="256" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="257" t="s">
+        <v>242</v>
+      </c>
+      <c r="B39" s="258" t="s">
         <v>243</v>
       </c>
-      <c r="B39" s="258" t="s">
+      <c r="C39" s="259" t="s">
         <v>244</v>
       </c>
-      <c r="C39" s="259" t="s">
+      <c r="D39" s="260" t="s">
         <v>245</v>
       </c>
-      <c r="D39" s="260" t="s">
+      <c r="E39" s="261" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F39" s="262" t="s">
         <v>247</v>
       </c>
       <c r="G39" s="263" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="264" t="s">
         <v>249</v>
       </c>
       <c r="B40" s="265" t="s">
         <v>250</v>
       </c>
       <c r="C40" s="266" t="s">
         <v>251</v>
       </c>
       <c r="D40" s="267" t="s">
         <v>252</v>
       </c>
       <c r="E40" s="268" t="s">
         <v>253</v>
       </c>
       <c r="F40" s="269" t="s">
@@ -4865,1503 +5000,1503 @@
       </c>
       <c r="C42" s="280" t="s">
         <v>265</v>
       </c>
       <c r="D42" s="281" t="s">
         <v>266</v>
       </c>
       <c r="E42" s="282" t="s">
         <v>267</v>
       </c>
       <c r="F42" s="283" t="s">
         <v>268</v>
       </c>
       <c r="G42" s="284" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="285" t="s">
         <v>270</v>
       </c>
       <c r="B43" s="286" t="s">
         <v>250</v>
       </c>
       <c r="C43" s="287" t="s">
+        <v>251</v>
+      </c>
+      <c r="D43" s="288" t="s">
         <v>271</v>
       </c>
-      <c r="D43" s="288" t="s">
+      <c r="E43" s="289" t="s">
         <v>272</v>
       </c>
-      <c r="E43" s="289" t="s">
+      <c r="F43" s="290" t="s">
         <v>273</v>
       </c>
-      <c r="F43" s="290" t="s">
+      <c r="G43" s="291" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="292" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>257</v>
       </c>
       <c r="C44" s="294" t="s">
         <v>258</v>
       </c>
       <c r="D44" s="295" t="s">
         <v>259</v>
       </c>
       <c r="E44" s="296" t="s">
-        <v>260</v>
+        <v>276</v>
       </c>
       <c r="F44" s="297" t="s">
-        <v>261</v>
+        <v>277</v>
       </c>
       <c r="G44" s="298" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="299" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B45" s="300" t="s">
         <v>264</v>
       </c>
       <c r="C45" s="301" t="s">
         <v>265</v>
       </c>
       <c r="D45" s="302" t="s">
         <v>266</v>
       </c>
       <c r="E45" s="303" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F45" s="304" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G45" s="305" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="306" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B46" s="307" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C46" s="308" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D46" s="309" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E46" s="310" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F46" s="311" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G46" s="312" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="313" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B47" s="314" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C47" s="315" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D47" s="316" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="E47" s="317" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F47" s="318" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="G47" s="319" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="320" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B48" s="321" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C48" s="322" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D48" s="323" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E48" s="324" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F48" s="325" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G48" s="326" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="327" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B49" s="328" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C49" s="329" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D49" s="330" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E49" s="331" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F49" s="332" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="G49" s="333" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="334" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B50" s="335" t="s">
-        <v>209</v>
+        <v>312</v>
       </c>
       <c r="C50" s="336" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="D50" s="337" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="E50" s="338" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="F50" s="339" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="G50" s="340" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="341" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B51" s="342" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C51" s="343" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="D51" s="344" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="E51" s="345" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="F51" s="346" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="G51" s="347" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="348" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B52" s="349" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C52" s="350" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="D52" s="351" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E52" s="352" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="F52" s="353" t="s">
         <v>58</v>
       </c>
       <c r="G52" s="354" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="355" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B53" s="356" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C53" s="357" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D53" s="358" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E53" s="359" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="F53" s="360" t="s">
         <v>58</v>
       </c>
       <c r="G53" s="361" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="362" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B54" s="363" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="C54" s="364" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="D54" s="365" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="E54" s="366" t="s">
         <v>58</v>
       </c>
       <c r="F54" s="367" t="s">
         <v>58</v>
       </c>
       <c r="G54" s="368" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="369" t="s">
+        <v>339</v>
+      </c>
+      <c r="B55" s="370" t="s">
+        <v>336</v>
+      </c>
+      <c r="C55" s="371" t="s">
         <v>337</v>
       </c>
-      <c r="B55" s="370" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="371" t="s">
+      <c r="D55" s="372" t="s">
         <v>338</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="E55" s="373" t="s">
         <v>58</v>
       </c>
       <c r="F55" s="374" t="s">
         <v>58</v>
       </c>
       <c r="G55" s="375" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="376" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B56" s="377" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="378" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="379" t="s">
         <v>58</v>
       </c>
       <c r="E56" s="380" t="s">
         <v>58</v>
       </c>
       <c r="F56" s="381" t="s">
         <v>58</v>
       </c>
       <c r="G56" s="382" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="383" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B57" s="383"/>
       <c r="C57" s="383"/>
       <c r="D57" s="383"/>
       <c r="E57" s="383"/>
       <c r="F57" s="383"/>
       <c r="G57" s="383"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="384" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="385" t="s">
-        <v>9</v>
+        <v>347</v>
       </c>
       <c r="C60" s="386" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D60" s="387" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E60" s="388" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F60" s="389" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="390" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="391" t="s">
-        <v>16</v>
+        <v>352</v>
       </c>
       <c r="C61" s="392" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="D61" s="393" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="E61" s="394" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="F61" s="395" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="396" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="397" t="s">
-        <v>23</v>
+        <v>357</v>
       </c>
       <c r="C62" s="398" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="D62" s="399" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="E62" s="400" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F62" s="401" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="402" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="403" t="s">
-        <v>30</v>
+        <v>362</v>
       </c>
       <c r="C63" s="404" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D63" s="405" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="E63" s="406" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="F63" s="407" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="408" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="409" t="s">
-        <v>37</v>
+        <v>367</v>
       </c>
       <c r="C64" s="410" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="D64" s="411" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="E64" s="412" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="F64" s="413" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="414" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="415" t="s">
-        <v>44</v>
+        <v>216</v>
       </c>
       <c r="C65" s="416" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="D65" s="417" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E65" s="418" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="F65" s="419" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="420" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="421" t="s">
-        <v>51</v>
+        <v>375</v>
       </c>
       <c r="C66" s="422" t="s">
-        <v>369</v>
+        <v>376</v>
       </c>
       <c r="D66" s="423" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="E66" s="424" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="F66" s="425" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="426" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="427" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="428" t="s">
         <v>58</v>
       </c>
       <c r="D67" s="429" t="s">
         <v>58</v>
       </c>
       <c r="E67" s="430" t="s">
         <v>58</v>
       </c>
       <c r="F67" s="431" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="432" t="s">
         <v>59</v>
       </c>
       <c r="B68" s="433" t="s">
-        <v>60</v>
+        <v>380</v>
       </c>
       <c r="C68" s="434" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="D68" s="435" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="E68" s="436" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="F68" s="437" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="438" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="439" t="s">
-        <v>67</v>
+        <v>385</v>
       </c>
       <c r="C69" s="440" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
       <c r="D69" s="441" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E69" s="442" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
       <c r="F69" s="443" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="444" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="445" t="s">
-        <v>74</v>
+        <v>390</v>
       </c>
       <c r="C70" s="446" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
       <c r="D70" s="447" t="s">
         <v>58</v>
       </c>
       <c r="E70" s="448" t="s">
         <v>58</v>
       </c>
       <c r="F70" s="449" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="450" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="451" t="s">
-        <v>77</v>
+        <v>392</v>
       </c>
       <c r="C71" s="452" t="s">
-        <v>382</v>
+        <v>393</v>
       </c>
       <c r="D71" s="453" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
       <c r="E71" s="454" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="F71" s="455" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="456" t="s">
         <v>83</v>
       </c>
       <c r="B72" s="457" t="s">
-        <v>84</v>
+        <v>397</v>
       </c>
       <c r="C72" s="458" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="D72" s="459" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
       <c r="E72" s="460" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="F72" s="461" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="462" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="463" t="s">
-        <v>91</v>
+        <v>402</v>
       </c>
       <c r="C73" s="464" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="D73" s="465" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="E73" s="466" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
       <c r="F73" s="467" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="468" t="s">
         <v>97</v>
       </c>
       <c r="B74" s="469" t="s">
-        <v>98</v>
+        <v>406</v>
       </c>
       <c r="C74" s="470" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="D74" s="471" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="E74" s="472" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="F74" s="473" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="474" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="475" t="s">
-        <v>105</v>
+        <v>411</v>
       </c>
       <c r="C75" s="476" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="D75" s="477" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="E75" s="478" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="F75" s="479" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="480" t="s">
         <v>111</v>
       </c>
       <c r="B76" s="481" t="s">
-        <v>112</v>
+        <v>416</v>
       </c>
       <c r="C76" s="482" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="D76" s="483" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="E76" s="484" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="F76" s="485" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="486" t="s">
         <v>118</v>
       </c>
       <c r="B77" s="487" t="s">
-        <v>119</v>
+        <v>313</v>
       </c>
       <c r="C77" s="488" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="D77" s="489" t="s">
         <v>58</v>
       </c>
       <c r="E77" s="490" t="s">
         <v>58</v>
       </c>
       <c r="F77" s="491" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="492" t="s">
         <v>121</v>
       </c>
       <c r="B78" s="493" t="s">
-        <v>122</v>
+        <v>422</v>
       </c>
       <c r="C78" s="494" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="D78" s="495" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="E78" s="496" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="F78" s="497" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="498" t="s">
         <v>128</v>
       </c>
       <c r="B79" s="499" t="s">
-        <v>129</v>
+        <v>427</v>
       </c>
       <c r="C79" s="500" t="s">
-        <v>410</v>
+        <v>428</v>
       </c>
       <c r="D79" s="501" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="E79" s="502" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
       <c r="F79" s="503" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="504" t="s">
         <v>135</v>
       </c>
       <c r="B80" s="505" t="s">
-        <v>136</v>
+        <v>432</v>
       </c>
       <c r="C80" s="506" t="s">
-        <v>414</v>
+        <v>433</v>
       </c>
       <c r="D80" s="507" t="s">
-        <v>415</v>
+        <v>434</v>
       </c>
       <c r="E80" s="508" t="s">
-        <v>416</v>
+        <v>435</v>
       </c>
       <c r="F80" s="509" t="s">
-        <v>417</v>
+        <v>436</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="510" t="s">
         <v>142</v>
       </c>
       <c r="B81" s="511" t="s">
-        <v>143</v>
+        <v>437</v>
       </c>
       <c r="C81" s="512" t="s">
-        <v>418</v>
+        <v>438</v>
       </c>
       <c r="D81" s="513" t="s">
-        <v>419</v>
+        <v>439</v>
       </c>
       <c r="E81" s="514" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="F81" s="515" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="516" t="s">
         <v>149</v>
       </c>
       <c r="B82" s="517" t="s">
-        <v>150</v>
+        <v>442</v>
       </c>
       <c r="C82" s="518" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="D82" s="519" t="s">
-        <v>423</v>
+        <v>444</v>
       </c>
       <c r="E82" s="520" t="s">
-        <v>424</v>
+        <v>445</v>
       </c>
       <c r="F82" s="521" t="s">
-        <v>425</v>
+        <v>446</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="522" t="s">
         <v>156</v>
       </c>
       <c r="B83" s="523" t="s">
-        <v>157</v>
+        <v>447</v>
       </c>
       <c r="C83" s="524" t="s">
-        <v>426</v>
+        <v>448</v>
       </c>
       <c r="D83" s="525" t="s">
-        <v>427</v>
+        <v>449</v>
       </c>
       <c r="E83" s="526" t="s">
-        <v>428</v>
+        <v>450</v>
       </c>
       <c r="F83" s="527" t="s">
-        <v>429</v>
+        <v>451</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="528" t="s">
         <v>163</v>
       </c>
       <c r="B84" s="529" t="s">
-        <v>164</v>
+        <v>452</v>
       </c>
       <c r="C84" s="530" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="D84" s="531" t="s">
-        <v>431</v>
+        <v>454</v>
       </c>
       <c r="E84" s="532" t="s">
-        <v>432</v>
+        <v>455</v>
       </c>
       <c r="F84" s="533" t="s">
-        <v>433</v>
+        <v>456</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="534" t="s">
         <v>170</v>
       </c>
       <c r="B85" s="535" t="s">
-        <v>171</v>
+        <v>457</v>
       </c>
       <c r="C85" s="536" t="s">
-        <v>434</v>
+        <v>458</v>
       </c>
       <c r="D85" s="537" t="s">
-        <v>435</v>
+        <v>459</v>
       </c>
       <c r="E85" s="538" t="s">
-        <v>436</v>
+        <v>460</v>
       </c>
       <c r="F85" s="539" t="s">
-        <v>437</v>
+        <v>461</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="540" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="541" t="s">
-        <v>178</v>
+        <v>462</v>
       </c>
       <c r="C86" s="542" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="D86" s="543" t="s">
-        <v>439</v>
+        <v>464</v>
       </c>
       <c r="E86" s="544" t="s">
-        <v>440</v>
+        <v>465</v>
       </c>
       <c r="F86" s="545" t="s">
-        <v>441</v>
+        <v>466</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="546" t="s">
         <v>184</v>
       </c>
       <c r="B87" s="547" t="s">
-        <v>185</v>
+        <v>467</v>
       </c>
       <c r="C87" s="548" t="s">
-        <v>442</v>
+        <v>468</v>
       </c>
       <c r="D87" s="549" t="s">
-        <v>443</v>
+        <v>469</v>
       </c>
       <c r="E87" s="550" t="s">
-        <v>444</v>
+        <v>470</v>
       </c>
       <c r="F87" s="551" t="s">
-        <v>445</v>
+        <v>471</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="552" t="s">
         <v>191</v>
       </c>
       <c r="B88" s="553" t="s">
-        <v>192</v>
+        <v>472</v>
       </c>
       <c r="C88" s="554" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="D88" s="555" t="s">
-        <v>447</v>
+        <v>474</v>
       </c>
       <c r="E88" s="556" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="F88" s="557" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="558" t="s">
         <v>198</v>
       </c>
       <c r="B89" s="559" t="s">
-        <v>199</v>
+        <v>476</v>
       </c>
       <c r="C89" s="560" t="s">
-        <v>449</v>
+        <v>477</v>
       </c>
       <c r="D89" s="561" t="s">
-        <v>450</v>
+        <v>478</v>
       </c>
       <c r="E89" s="562" t="s">
-        <v>451</v>
+        <v>479</v>
       </c>
       <c r="F89" s="563" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="564" t="s">
         <v>205</v>
       </c>
       <c r="B90" s="565" t="s">
-        <v>206</v>
+        <v>480</v>
       </c>
       <c r="C90" s="566" t="s">
-        <v>452</v>
+        <v>481</v>
       </c>
       <c r="D90" s="567" t="s">
-        <v>453</v>
+        <v>482</v>
       </c>
       <c r="E90" s="568" t="s">
-        <v>454</v>
+        <v>483</v>
       </c>
       <c r="F90" s="569" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="570" t="s">
         <v>212</v>
       </c>
       <c r="B91" s="571" t="s">
-        <v>213</v>
+        <v>484</v>
       </c>
       <c r="C91" s="572" t="s">
-        <v>455</v>
+        <v>485</v>
       </c>
       <c r="D91" s="573" t="s">
-        <v>456</v>
+        <v>486</v>
       </c>
       <c r="E91" s="574" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="F91" s="575" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="576" t="s">
         <v>219</v>
       </c>
       <c r="B92" s="577" t="s">
-        <v>199</v>
+        <v>476</v>
       </c>
       <c r="C92" s="578" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
       <c r="D92" s="579" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="E92" s="580" t="s">
-        <v>460</v>
+        <v>479</v>
       </c>
       <c r="F92" s="581" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="582" t="s">
         <v>223</v>
       </c>
       <c r="B93" s="583" t="s">
-        <v>206</v>
+        <v>480</v>
       </c>
       <c r="C93" s="584" t="s">
-        <v>461</v>
+        <v>490</v>
       </c>
       <c r="D93" s="585" t="s">
-        <v>462</v>
+        <v>491</v>
       </c>
       <c r="E93" s="586" t="s">
-        <v>463</v>
+        <v>492</v>
       </c>
       <c r="F93" s="587" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="588" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="B94" s="589" t="s">
-        <v>230</v>
+        <v>493</v>
       </c>
       <c r="C94" s="590" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
       <c r="D94" s="591" t="s">
-        <v>465</v>
+        <v>495</v>
       </c>
       <c r="E94" s="592" t="s">
-        <v>466</v>
+        <v>496</v>
       </c>
       <c r="F94" s="593" t="s">
-        <v>467</v>
+        <v>497</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="594" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="B95" s="595" t="s">
-        <v>237</v>
+        <v>498</v>
       </c>
       <c r="C95" s="596" t="s">
-        <v>468</v>
+        <v>499</v>
       </c>
       <c r="D95" s="597" t="s">
-        <v>469</v>
+        <v>500</v>
       </c>
       <c r="E95" s="598" t="s">
-        <v>470</v>
+        <v>501</v>
       </c>
       <c r="F95" s="599" t="s">
-        <v>471</v>
+        <v>502</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="600" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="B96" s="601" t="s">
-        <v>244</v>
+        <v>503</v>
       </c>
       <c r="C96" s="602" t="s">
-        <v>472</v>
+        <v>504</v>
       </c>
       <c r="D96" s="603" t="s">
-        <v>473</v>
+        <v>505</v>
       </c>
       <c r="E96" s="604" t="s">
-        <v>474</v>
+        <v>506</v>
       </c>
       <c r="F96" s="605" t="s">
-        <v>475</v>
+        <v>507</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="606" t="s">
         <v>249</v>
       </c>
       <c r="B97" s="607" t="s">
-        <v>250</v>
+        <v>508</v>
       </c>
       <c r="C97" s="608" t="s">
-        <v>476</v>
+        <v>509</v>
       </c>
       <c r="D97" s="609" t="s">
-        <v>477</v>
+        <v>510</v>
       </c>
       <c r="E97" s="610" t="s">
-        <v>478</v>
+        <v>511</v>
       </c>
       <c r="F97" s="611" t="s">
-        <v>479</v>
+        <v>512</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="612" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="613" t="s">
-        <v>257</v>
+        <v>513</v>
       </c>
       <c r="C98" s="614" t="s">
-        <v>480</v>
+        <v>514</v>
       </c>
       <c r="D98" s="615" t="s">
-        <v>481</v>
+        <v>515</v>
       </c>
       <c r="E98" s="616" t="s">
-        <v>482</v>
+        <v>516</v>
       </c>
       <c r="F98" s="617" t="s">
-        <v>483</v>
+        <v>517</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="618" t="s">
         <v>263</v>
       </c>
       <c r="B99" s="619" t="s">
-        <v>264</v>
+        <v>518</v>
       </c>
       <c r="C99" s="620" t="s">
-        <v>484</v>
+        <v>519</v>
       </c>
       <c r="D99" s="621" t="s">
-        <v>485</v>
+        <v>520</v>
       </c>
       <c r="E99" s="622" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="F99" s="623" t="s">
-        <v>487</v>
+        <v>522</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="624" t="s">
         <v>270</v>
       </c>
       <c r="B100" s="625" t="s">
-        <v>250</v>
+        <v>523</v>
       </c>
       <c r="C100" s="626" t="s">
-        <v>488</v>
+        <v>524</v>
       </c>
       <c r="D100" s="627" t="s">
-        <v>489</v>
+        <v>525</v>
       </c>
       <c r="E100" s="628" t="s">
-        <v>490</v>
+        <v>526</v>
       </c>
       <c r="F100" s="629" t="s">
-        <v>491</v>
+        <v>527</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="630" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="B101" s="631" t="s">
-        <v>257</v>
+        <v>513</v>
       </c>
       <c r="C101" s="632" t="s">
-        <v>492</v>
+        <v>528</v>
       </c>
       <c r="D101" s="633" t="s">
-        <v>493</v>
+        <v>529</v>
       </c>
       <c r="E101" s="634" t="s">
-        <v>494</v>
+        <v>530</v>
       </c>
       <c r="F101" s="635" t="s">
-        <v>495</v>
+        <v>531</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="636" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B102" s="637" t="s">
-        <v>264</v>
+        <v>518</v>
       </c>
       <c r="C102" s="638" t="s">
-        <v>496</v>
+        <v>532</v>
       </c>
       <c r="D102" s="639" t="s">
-        <v>497</v>
+        <v>533</v>
       </c>
       <c r="E102" s="640" t="s">
-        <v>486</v>
+        <v>521</v>
       </c>
       <c r="F102" s="641" t="s">
-        <v>498</v>
+        <v>534</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="642" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B103" s="643" t="s">
-        <v>283</v>
+        <v>535</v>
       </c>
       <c r="C103" s="644" t="s">
-        <v>499</v>
+        <v>536</v>
       </c>
       <c r="D103" s="645" t="s">
-        <v>500</v>
+        <v>537</v>
       </c>
       <c r="E103" s="646" t="s">
-        <v>501</v>
+        <v>538</v>
       </c>
       <c r="F103" s="647" t="s">
-        <v>502</v>
+        <v>539</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="648" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B104" s="649" t="s">
-        <v>290</v>
+        <v>540</v>
       </c>
       <c r="C104" s="650" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="D104" s="651" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="E104" s="652" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="F104" s="653" t="s">
-        <v>506</v>
+        <v>544</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="654" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B105" s="655" t="s">
-        <v>297</v>
+        <v>545</v>
       </c>
       <c r="C105" s="656" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="D105" s="657" t="s">
-        <v>508</v>
+        <v>547</v>
       </c>
       <c r="E105" s="658" t="s">
-        <v>509</v>
+        <v>548</v>
       </c>
       <c r="F105" s="659" t="s">
-        <v>510</v>
+        <v>549</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="660" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B106" s="661" t="s">
-        <v>304</v>
+        <v>550</v>
       </c>
       <c r="C106" s="662" t="s">
-        <v>511</v>
+        <v>551</v>
       </c>
       <c r="D106" s="663" t="s">
-        <v>512</v>
+        <v>552</v>
       </c>
       <c r="E106" s="664" t="s">
-        <v>513</v>
+        <v>553</v>
       </c>
       <c r="F106" s="665" t="s">
-        <v>514</v>
+        <v>554</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="666" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B107" s="667" t="s">
-        <v>209</v>
+        <v>555</v>
       </c>
       <c r="C107" s="668" t="s">
-        <v>515</v>
+        <v>556</v>
       </c>
       <c r="D107" s="669" t="s">
-        <v>516</v>
+        <v>557</v>
       </c>
       <c r="E107" s="670" t="s">
-        <v>517</v>
+        <v>558</v>
       </c>
       <c r="F107" s="671" t="s">
-        <v>518</v>
+        <v>559</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="672" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B108" s="673" t="s">
-        <v>317</v>
+        <v>560</v>
       </c>
       <c r="C108" s="674" t="s">
-        <v>519</v>
+        <v>561</v>
       </c>
       <c r="D108" s="675" t="s">
-        <v>520</v>
+        <v>562</v>
       </c>
       <c r="E108" s="676" t="s">
-        <v>521</v>
+        <v>563</v>
       </c>
       <c r="F108" s="677" t="s">
-        <v>522</v>
+        <v>564</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="678" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B109" s="679" t="s">
-        <v>324</v>
+        <v>565</v>
       </c>
       <c r="C109" s="680" t="s">
-        <v>523</v>
+        <v>566</v>
       </c>
       <c r="D109" s="681" t="s">
-        <v>524</v>
+        <v>567</v>
       </c>
       <c r="E109" s="682" t="s">
-        <v>525</v>
+        <v>568</v>
       </c>
       <c r="F109" s="683" t="s">
-        <v>526</v>
+        <v>569</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="684" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B110" s="685" t="s">
-        <v>329</v>
+        <v>570</v>
       </c>
       <c r="C110" s="686" t="s">
-        <v>527</v>
+        <v>571</v>
       </c>
       <c r="D110" s="687" t="s">
-        <v>528</v>
+        <v>572</v>
       </c>
       <c r="E110" s="688" t="s">
-        <v>529</v>
+        <v>573</v>
       </c>
       <c r="F110" s="689" t="s">
-        <v>530</v>
+        <v>574</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="690" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="B111" s="691" t="s">
-        <v>334</v>
+        <v>575</v>
       </c>
       <c r="C111" s="692" t="s">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="D111" s="693" t="s">
         <v>58</v>
       </c>
       <c r="E111" s="694" t="s">
         <v>58</v>
       </c>
       <c r="F111" s="695" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="696" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B112" s="697" t="s">
-        <v>334</v>
+        <v>575</v>
       </c>
       <c r="C112" s="698" t="s">
-        <v>531</v>
+        <v>576</v>
       </c>
       <c r="D112" s="699" t="s">
         <v>58</v>
       </c>
       <c r="E112" s="700" t="s">
         <v>58</v>
       </c>
       <c r="F112" s="701" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="702" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="B113" s="703" t="s">
         <v>58</v>
       </c>
       <c r="C113" s="704" t="s">
         <v>58</v>
       </c>
       <c r="D113" s="705" t="s">
         <v>58</v>
       </c>
       <c r="E113" s="706" t="s">
         <v>58</v>
       </c>
       <c r="F113" s="707" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
-        <v>532</v>
+        <v>577</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
-        <v>533</v>
+        <v>578</v>
       </c>
     </row>
     <row r="117" ht="60" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>534</v>
+        <v>579</v>
       </c>
     </row>
     <row r="118" ht="60" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>535</v>
+        <v>580</v>
       </c>
     </row>
     <row r="119" ht="60" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>536</v>
+        <v>581</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="s">
-        <v>537</v>
+        <v>582</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A115:G115"/>
     <mergeCell ref="A117:G117"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A120:G200"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>