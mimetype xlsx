--- v5 (2026-06-12)
+++ v6 (2026-07-27)
@@ -7,1787 +7,1652 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Compare" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="729" uniqueCount="538">
   <si>
     <t xml:space="preserve">統一系列基金績效總覽：</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">三個月</t>
   </si>
   <si>
     <t xml:space="preserve">六個月</t>
   </si>
   <si>
     <t xml:space="preserve">一年</t>
   </si>
   <si>
     <t xml:space="preserve">兩年</t>
   </si>
   <si>
     <t xml:space="preserve">三年</t>
   </si>
   <si>
     <t xml:space="preserve">五年</t>
   </si>
   <si>
     <t xml:space="preserve">01YTW統一統信基金</t>
   </si>
   <si>
-    <t xml:space="preserve">53.62%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">422.58%</t>
+    <t xml:space="preserve">49.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">184.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">321.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">355.34%</t>
   </si>
   <si>
     <t xml:space="preserve">02ITW統一全天候基金（Ｉ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">61.04%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">370.85%</t>
+    <t xml:space="preserve">64.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">234.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">208.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">339.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">370.98%</t>
   </si>
   <si>
     <t xml:space="preserve">02YTW統一全天候基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">60.8%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">356.93%</t>
+    <t xml:space="preserve">64.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">232.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">331.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">357.02%</t>
   </si>
   <si>
     <t xml:space="preserve">03YTW統一黑馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">52.82%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">427.37%</t>
+    <t xml:space="preserve">54.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">384.71%</t>
   </si>
   <si>
     <t xml:space="preserve">04YTW統一龍馬基金</t>
   </si>
   <si>
-    <t xml:space="preserve">72.54%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">405.7%</t>
+    <t xml:space="preserve">79.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">256.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">230.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">376.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">400.45%</t>
   </si>
   <si>
     <t xml:space="preserve">05YTW統一強棒貨幣市場基金</t>
   </si>
   <si>
     <t xml:space="preserve">0.38%</t>
   </si>
   <si>
     <t xml:space="preserve">0.75%</t>
   </si>
   <si>
     <t xml:space="preserve">1.52%</t>
   </si>
   <si>
-    <t xml:space="preserve">3.07%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">5.44%</t>
+    <t xml:space="preserve">3.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.57%</t>
   </si>
   <si>
     <t xml:space="preserve">06YTW統一中小基金</t>
   </si>
   <si>
-    <t xml:space="preserve">80.95%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">366.44%</t>
+    <t xml:space="preserve">76.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">127.49%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">267.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">227.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">355.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360.48%</t>
   </si>
   <si>
     <t xml:space="preserve">09STW統一經建基金（Ｓ類型）</t>
   </si>
   <si>
     <t xml:space="preserve">-</t>
   </si>
   <si>
     <t xml:space="preserve">09YTW統一經建基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">55.77%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">411.5%</t>
+    <t xml:space="preserve">43.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.39%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">177.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">319.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">349.8%</t>
   </si>
   <si>
     <t xml:space="preserve">10YTW統一奔騰基金</t>
   </si>
   <si>
-    <t xml:space="preserve">58.78%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">513.4%</t>
+    <t xml:space="preserve">58.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">362.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">474.06%</t>
   </si>
   <si>
     <t xml:space="preserve">11TTW統一大滿貫基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">51.38%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">93.55%</t>
+    <t xml:space="preserve">50.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.93%</t>
   </si>
   <si>
     <t xml:space="preserve">11YTW統一大滿貫基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">51%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">354.86%</t>
+    <t xml:space="preserve">49.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">190.36%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">291.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">327.31%</t>
   </si>
   <si>
     <t xml:space="preserve">12YTW統一亞太基金</t>
   </si>
   <si>
-    <t xml:space="preserve">50.88%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">194.88%</t>
+    <t xml:space="preserve">86.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">193.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">172.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">231.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">207.41%</t>
   </si>
   <si>
     <t xml:space="preserve">20YTW統一全球債券組合基金</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.81%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-2.74%</t>
+    <t xml:space="preserve">2.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.52%</t>
   </si>
   <si>
     <t xml:space="preserve">21YCN統一強漢基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">56.22%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">165.79%</t>
+    <t xml:space="preserve">85.47%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">109.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">145.07%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161.45%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">192.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178.67%</t>
   </si>
   <si>
     <t xml:space="preserve">21YTW統一強漢基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">58.52%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">183.47%</t>
+    <t xml:space="preserve">88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.85%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">175.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">220.51%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203.09%</t>
   </si>
   <si>
     <t xml:space="preserve">21YUS統一強漢基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">57.86%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">149.82%</t>
+    <t xml:space="preserve">88.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">116.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">158.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">213.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165.35%</t>
   </si>
   <si>
     <t xml:space="preserve">22TTW統一台灣動力基金（TISA類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">51.71%</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">94.04%</t>
+    <t xml:space="preserve">50.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86.67%</t>
   </si>
   <si>
     <t xml:space="preserve">22YTW統一台灣動力基金（Ａ類型）</t>
   </si>
   <si>
-    <t xml:space="preserve">51.28%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">473.17%</t>
+    <t xml:space="preserve">49.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">198.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">173.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">336.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">415.67%</t>
   </si>
   <si>
     <t xml:space="preserve">23YTW統一大龍印基金</t>
   </si>
   <si>
-    <t xml:space="preserve">69.19%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">319.68%</t>
+    <t xml:space="preserve">91.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">232.38%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.83%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">326.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">323.17%</t>
   </si>
   <si>
     <t xml:space="preserve">24YCN統一大中華中小基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">45.06%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">228.56%</t>
+    <t xml:space="preserve">68.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">93.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">286.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">223.94%</t>
   </si>
   <si>
     <t xml:space="preserve">24YTW統一大中華中小基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">47.21%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">250.34%</t>
+    <t xml:space="preserve">70.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101.65%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">177.69%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">323.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">252.26%</t>
   </si>
   <si>
     <t xml:space="preserve">24YUS統一大中華中小基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">46.58%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">208.59%</t>
+    <t xml:space="preserve">71.06%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183.52%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">313.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">208.29%</t>
   </si>
   <si>
     <t xml:space="preserve">25YTW統一新亞洲科技能源基金</t>
   </si>
   <si>
-    <t xml:space="preserve">62.69%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">375.33%</t>
+    <t xml:space="preserve">98.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">133.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">274.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">257.96%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">422.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">377.35%</t>
   </si>
   <si>
     <t xml:space="preserve">27YTW統一亞洲大金磚基金</t>
   </si>
   <si>
-    <t xml:space="preserve">31.46%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">120.61%</t>
+    <t xml:space="preserve">60.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">105.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.61%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">137.58%</t>
   </si>
   <si>
     <t xml:space="preserve">31YCN統一大龍騰中國基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">43.37%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">35.35%</t>
+    <t xml:space="preserve">60.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">65.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">117.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">147.02%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26.03%</t>
   </si>
   <si>
     <t xml:space="preserve">31YTW統一大龍騰中國基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">45.51%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">44.39%</t>
+    <t xml:space="preserve">62.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.09%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159.55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">37.03%</t>
   </si>
   <si>
     <t xml:space="preserve">31YUS統一大龍騰中國基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">44.9%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">27.21%</t>
+    <t xml:space="preserve">63.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">70.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">129.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">164.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.96%</t>
   </si>
   <si>
     <t xml:space="preserve">32ACN統一亞洲非投資等級債券基金－累積型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-2.35%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-12.25%</t>
+    <t xml:space="preserve">1.11%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.18%</t>
   </si>
   <si>
     <t xml:space="preserve">32ATW統一亞洲非投資等級債券基金－累積型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-1.62%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-12.39%</t>
+    <t xml:space="preserve">2.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.71%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.5%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.9%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-11.4%</t>
   </si>
   <si>
     <t xml:space="preserve">32AUS統一亞洲非投資等級債券基金－累積型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">-1.34%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-15.85%</t>
+    <t xml:space="preserve">3.21%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-14.41%</t>
   </si>
   <si>
     <t xml:space="preserve">32BCN統一亞洲非投資等級債券基金－月配型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-2.33%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">-12.11%</t>
+    <t xml:space="preserve">1.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.78%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-12.05%</t>
   </si>
   <si>
     <t xml:space="preserve">32BTW統一亞洲非投資等級債券基金－月配型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">-1.61%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">-12.33%</t>
+    <t xml:space="preserve">6.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.77%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-11.34%</t>
   </si>
   <si>
     <t xml:space="preserve">32BUS統一亞洲非投資等級債券基金－月配型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">5.28%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">-15.91%</t>
+    <t xml:space="preserve">4.32%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.84%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-14.46%</t>
   </si>
   <si>
     <t xml:space="preserve">33YCN統一全球新科技基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">53.87%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">349.34%</t>
+    <t xml:space="preserve">82.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">113.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">180.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">201.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">346.16%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">324.37%</t>
   </si>
   <si>
     <t xml:space="preserve">33YTW統一全球新科技基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">56.15%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">377.69%</t>
+    <t xml:space="preserve">84.74%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">215.88%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">217.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">388.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">361.68%</t>
   </si>
   <si>
     <t xml:space="preserve">33YUS統一全球新科技基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">55.49%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">322.65%</t>
+    <t xml:space="preserve">85.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">119.4%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">196.66%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">223.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">377.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">304.13%</t>
   </si>
   <si>
     <t xml:space="preserve">34ACN統一全球動態多重資產基金－累積型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">36.63%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">149.24%</t>
+    <t xml:space="preserve">52.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.91%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">142.06%</t>
   </si>
   <si>
     <t xml:space="preserve">34ATW統一全球動態多重資產基金－累積型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">38.6%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">164.82%</t>
+    <t xml:space="preserve">54.31%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.72%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">125.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">114.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163.37%</t>
   </si>
   <si>
     <t xml:space="preserve">34AUS統一全球動態多重資產基金－累積型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">38.01%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">134.3%</t>
+    <t xml:space="preserve">55%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">112.04%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130.56%</t>
   </si>
   <si>
     <t xml:space="preserve">34BCN統一全球動態多重資產基金－月配型（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">108.67%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">149.18%</t>
+    <t xml:space="preserve">101.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.37%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">168.64%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">142%</t>
   </si>
   <si>
     <t xml:space="preserve">34BTW統一全球動態多重資產基金－月配型（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">107.58%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">164.68%</t>
+    <t xml:space="preserve">69.73%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">163.23%</t>
   </si>
   <si>
     <t xml:space="preserve">34BUS統一全球動態多重資產基金－月配型（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">114.43%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">134.36%</t>
+    <t xml:space="preserve">112.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187.92%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130.62%</t>
   </si>
   <si>
     <t xml:space="preserve">35YCN統一大東協高股息基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">18.77%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">99.58%</t>
+    <t xml:space="preserve">32.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69.82%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.68%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">89.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100.33%</t>
   </si>
   <si>
     <t xml:space="preserve">35YTW統一大東協高股息基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.54%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">112.94%</t>
+    <t xml:space="preserve">34.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">92.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">107.94%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118.1%</t>
   </si>
   <si>
     <t xml:space="preserve">35YUS統一大東協高股息基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">20.05%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">87.55%</t>
+    <t xml:space="preserve">35.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.76%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">96.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">103.41%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">90.91%</t>
   </si>
   <si>
     <t xml:space="preserve">38YCN統一全球智聯網AIoT基金（人民幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">53.68%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">188.33%</t>
+    <t xml:space="preserve">66.08%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">76.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">131.58%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">183.87%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">172.02%</t>
   </si>
   <si>
     <t xml:space="preserve">38YTW統一全球智聯網AIoT基金（新台幣）</t>
   </si>
   <si>
-    <t xml:space="preserve">56%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">207.76%</t>
+    <t xml:space="preserve">68.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">84.12%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">160.29%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">162.35%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">210.89%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">195.99%</t>
   </si>
   <si>
     <t xml:space="preserve">38YUS統一全球智聯網AIoT基金（美元）</t>
   </si>
   <si>
-    <t xml:space="preserve">55.29%</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">171.04%</t>
+    <t xml:space="preserve">69.05%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">81.81%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">167.43%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">159.1%</t>
   </si>
   <si>
     <t xml:space="preserve">45ATW統一台灣高息優選基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">56.99%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">157.37%</t>
+    <t xml:space="preserve">62.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.41%</t>
   </si>
   <si>
     <t xml:space="preserve">45BTW統一台灣高息優選基金－月配型</t>
   </si>
   <si>
-    <t xml:space="preserve">56.97%</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">157.55%</t>
+    <t xml:space="preserve">62.98%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">83.25%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">154.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">149.43%</t>
   </si>
   <si>
     <t xml:space="preserve">48ATW統一優選低波多重資產基金－累積型</t>
   </si>
   <si>
-    <t xml:space="preserve">30.95%</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">72.33%</t>
+    <t xml:space="preserve">35.14%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">50.01%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78.02%</t>
   </si>
   <si>
     <t xml:space="preserve">48BTW統一優選低波多重資產基金－月配型</t>
   </si>
   <si>
+    <t xml:space="preserve">50%</t>
+  </si>
+  <si>
     <t xml:space="preserve">62YTW統一全方位貨幣市場基金</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">自今年以來報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">自成立日起報酬率</t>
   </si>
   <si>
     <t xml:space="preserve">年化標準差(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Sharpe值(12Mo)</t>
   </si>
   <si>
     <t xml:space="preserve">Beta值(12Mo)</t>
   </si>
   <si>
-    <t xml:space="preserve">88.22%</t>
-[...686 lines deleted...]
-    <t xml:space="preserve">68.86%</t>
+    <t xml:space="preserve">7390.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.8811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4278</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">711.33%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.2807</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4442</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10570.48%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.2621</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3605</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8933.93%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.3517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4452</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7584.28%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.6479</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77.95%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5587</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2209.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.4732</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.4207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3897.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.0212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1528</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7781.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.1372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4296</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2473</t>
+  </si>
+  <si>
+    <t xml:space="preserve">190.44%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2402.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38.8371</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2182</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1107.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.8323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.46%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5762</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.0572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">581.75%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.0991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1556.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.4711</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4534</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8741</t>
+  </si>
+  <si>
+    <t xml:space="preserve">519.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36.7697</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4575</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1689</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.79%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1900.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.9259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">849.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43.1554</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">427.26%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">33.6212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4486</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">632%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.1274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">389.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.0879</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.1782</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1604.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.6029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4868</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">334.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27.4769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.614</t>
+  </si>
+  <si>
+    <t xml:space="preserve">157.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28.8503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4731</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.8617</t>
+  </si>
+  <si>
+    <t xml:space="preserve">174.6%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.6262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">139.67%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.5373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5067</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.2004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.42%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.651</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.1012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.23%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6323</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2281</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.2001</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.1439</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.34%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.6517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.17%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.6337</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.2289</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1429%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">40.1544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1342.3%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39.7024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4692</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1358.1%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">41.4081</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">204.03%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.1308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.3593</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">206.15%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.5785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7931</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.63%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.4028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">203.97%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">30.1391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.9312</t>
+  </si>
+  <si>
+    <t xml:space="preserve">205.99%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.5873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.7941</t>
+  </si>
+  <si>
+    <t xml:space="preserve">197.7%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.4121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.088</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140.56%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.7117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.2572</t>
+  </si>
+  <si>
+    <t xml:space="preserve">141%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.2886</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5059</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">126.8%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.7578</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.5049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.3838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">389.59%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.3099</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.414</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">431%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.3849</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4443</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">414.57%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">35.8859</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3458</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240.2%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.1468</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1409</t>
+  </si>
+  <si>
+    <t xml:space="preserve">240.27%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34.154</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.4242</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.1419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71.4%</t>
   </si>
   <si>
     <t xml:space="preserve">僅為揭示基金經理公司以往之經理績效，投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。</t>
   </si>
   <si>
-    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/05/29</t>
+    <t xml:space="preserve">資料來源：Morningstar、投信投顧公會更新日期：2026/06/30</t>
   </si>
   <si>
     <t xml:space="preserve">  標準差係衡量報酬率的波動程度，為一個常用的風險指標，所謂『年化』是代表基金近一年報酬率平均值。年化標準差越高，代表報酬率波動越大。平均報酬率加上兩個標準差大約是最佳狀況時的報酬率；平均報酬率減去兩個標準差大約是最差狀況時的報酬率。換言之，四個標準差大約是最好與最壞時的差距。例如：某基金的標準差為26.38%，表示該基金最好年份的年報酬率與最壞年份約差106 %（26.38% ×4 = 105.52%）。</t>
   </si>
   <si>
     <t xml:space="preserve">  夏普指數（Sharpe ratio）目的是在衡量固定每單位風險之下所能獲得的超額報酬，所謂超額報酬為基金過去一年平均月報酬率，超過一個月定存利率部分，為一經風險調整後之績效指標。夏普指數代表投資人每多承擔一分風險，可以拿到幾分報酬；若為正值，代表基金報酬率高過波動風險；若為負值，代表基金操作風險大過於報酬率。</t>
   </si>
   <si>
     <t xml:space="preserve">  Beta指數（Beta Coefficient）用來衡量個別股票或股票基金相對於整個股市價格波動的情形。所顯示的是各基金的屬性，以台灣為例，通常以台灣加權股價指數Beta指數為1。若某共同基金的Beta指數為2，表示波動情形是股市的兩倍；反之，若某基金的Beta指數為0.5，則波動情形為股市的二分之一。Beta指數愈大代表基金報酬率受大盤漲跌的影響愈大。大於1者，表示該基金攻擊性較強，係屬於積極成長性基金；小於1者，則是基金的防守性較佳，應是穩健型基金。</t>
   </si>
   <si>
     <t xml:space="preserve">
 	基金經金管會或其指定機構核准或同意生效，惟不表示絕無風險。由於非投資等級債券之信用評等未達投資等級或未經信用評等，且對利率變動的敏感度甚高，故基金可能會因利率上升、市場流動性下降，或債券發行機構違約不支付本金、利息或破產而蒙受虧損。基金不適合無法承擔相關風險之投資人。本公司以往之經理績效不保證基金之最低投資收益；本公司除盡善良管理人之注意義務外，不負責本基金之盈虧，亦不保證最低之收益，投資人申購前應詳閱基金公開說明書，基金應負擔之費用已揭露於基金公開說明書中。投資人可至本公司及基金銷售機構索取公開說明書或簡式公開說明書，或至本公司網站https://www.ezmoney.com.tw或公開資訊觀測站https://mopsplus.twse.com.tw自行下載。
 本文提及之經濟走勢預測不必然代表本基金之績效，本基金投資風險請詳閱基金公開說明書。本資料所述個別企業僅為說明或舉例之用，並無推薦之意，亦非本經理公司所經理之基金必然會投資之標的。投資人申購本基金係持有基金受益憑證，而非本文提及之投資資產或標的。投資人應留意衍生性工具 /證券相關商品等槓桿投資策略所可能產生之投資風險（詳見公開說明書）。
 基金配息不代表基金實際報酬，且過去配息不代表未來配息；基金淨值可能因市場因素而上下波動，於配息時需一併注意基金淨值變動。
 投資人因不同時間進場，將有不同之投資績效，過去之績效亦不代表未來績效之保證。
 【基金風險報酬等級係參酌投信投顧公會所制定之基金風險等級分類(RR)標準，RR係計算過去5年基金淨值波動度標準差，以標準差區間予以分類等級，分類為RR1~RR5五級，數字越大代表風險越高。此等級分類係基於一般市場狀況反映市場價格波動風險，無法涵蓋所有風險(如：基金計價幣別匯率風險、投資標的產業風險、信用風險、利率風險、流動性風險等)，不宜作為投資唯一依據，投資人仍應注意所投資基金個別風險。】
 部份基金主要投資於新興市場國家之債券或非投資等級債券，可能產生之風險包括流動性不足風險、市場風險(含政治、利率、匯率等)、債券發行人違約之信用風險等風險，或可能因受益人大量買回，致延遲給付買回價款，遇前述風險時，基金之淨資產價值可能因此產生波動。
 部份基金可投資於美國144A債券，該債券較可能發生流動性不足，財務訊息不完整而導致波動較大之風險。
 統一亞洲非投資等級債券基金(原名:統一中國非投資等級債券基金)(基金之配息來源可能為本金)與統一全球動態多重資產基金(基金有相當比重投資於非投資等級之高風險債券且基金配息來源可能為本金)適合能承受較高風險之非保守型投資人，由於基金主要投資於新興市場國家之公司債券或非投資等級債券，故投資人投資本基金不宜占其投資組合過高之比重。
 部份基金投資地區包含大陸地區，可能因產業循環或非經濟因素導致價格劇烈波動，或市場機制不如已開發市場健全，而產生流動性不足風險，對基金報酬產生直接或間接之影響。
 【統一台灣高息優選基金（本基金並無保證收益及配息，配息來源可能為本金及收益平準金）】
 1、本基金配息級別投資所得之現金股利、利息收入、子基金收益、淨資本利得將分為12個月配發。
 2、淨資本利得係指基金配息級別資產投資於中華民國境內所得之已實現資本利得扣除已實現資本損失後為正，始可進行分配。
 3、經理公司得依本基金收益情況自行決定每次分配金額或不分配，故每次分配金額並非一定相同。
@@ -4028,64 +3893,59 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
   <dimension ref="A1:H120"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="50" customWidth="1" collapsed="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20" customWidth="1" collapsed="1"/>
+    <col min="1" max="1" width="50" customWidth="1"/>
+    <col min="2" max="7" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
@@ -4813,60 +4673,60 @@
       </c>
       <c r="B34" s="223" t="s">
         <v>213</v>
       </c>
       <c r="C34" s="224" t="s">
         <v>214</v>
       </c>
       <c r="D34" s="225" t="s">
         <v>215</v>
       </c>
       <c r="E34" s="226" t="s">
         <v>216</v>
       </c>
       <c r="F34" s="227" t="s">
         <v>217</v>
       </c>
       <c r="G34" s="228" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="229" t="s">
         <v>219</v>
       </c>
       <c r="B35" s="230" t="s">
-        <v>220</v>
+        <v>199</v>
       </c>
       <c r="C35" s="231" t="s">
         <v>200</v>
       </c>
       <c r="D35" s="232" t="s">
         <v>201</v>
       </c>
       <c r="E35" s="233" t="s">
-        <v>202</v>
+        <v>220</v>
       </c>
       <c r="F35" s="234" t="s">
         <v>221</v>
       </c>
       <c r="G35" s="235" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="236" t="s">
         <v>223</v>
       </c>
       <c r="B36" s="237" t="s">
         <v>206</v>
       </c>
       <c r="C36" s="238" t="s">
         <v>207</v>
       </c>
       <c r="D36" s="239" t="s">
         <v>224</v>
       </c>
       <c r="E36" s="240" t="s">
         <v>225</v>
       </c>
       <c r="F36" s="241" t="s">
@@ -5023,77 +4883,77 @@
       </c>
       <c r="C43" s="287" t="s">
         <v>251</v>
       </c>
       <c r="D43" s="288" t="s">
         <v>271</v>
       </c>
       <c r="E43" s="289" t="s">
         <v>272</v>
       </c>
       <c r="F43" s="290" t="s">
         <v>273</v>
       </c>
       <c r="G43" s="291" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="292" t="s">
         <v>275</v>
       </c>
       <c r="B44" s="293" t="s">
         <v>257</v>
       </c>
       <c r="C44" s="294" t="s">
-        <v>258</v>
+        <v>276</v>
       </c>
       <c r="D44" s="295" t="s">
         <v>259</v>
       </c>
       <c r="E44" s="296" t="s">
-        <v>276</v>
+        <v>260</v>
       </c>
       <c r="F44" s="297" t="s">
+        <v>261</v>
+      </c>
+      <c r="G44" s="298" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="299" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B45" s="300" t="s">
         <v>264</v>
       </c>
       <c r="C45" s="301" t="s">
         <v>265</v>
       </c>
       <c r="D45" s="302" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="E45" s="303" t="s">
         <v>280</v>
       </c>
       <c r="F45" s="304" t="s">
         <v>281</v>
       </c>
       <c r="G45" s="305" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="306" t="s">
         <v>283</v>
       </c>
       <c r="B46" s="307" t="s">
         <v>284</v>
       </c>
       <c r="C46" s="308" t="s">
         <v>285</v>
       </c>
       <c r="D46" s="309" t="s">
         <v>286</v>
       </c>
       <c r="E46" s="310" t="s">
@@ -5276,1245 +5136,1245 @@
       </c>
       <c r="C54" s="364" t="s">
         <v>337</v>
       </c>
       <c r="D54" s="365" t="s">
         <v>338</v>
       </c>
       <c r="E54" s="366" t="s">
         <v>58</v>
       </c>
       <c r="F54" s="367" t="s">
         <v>58</v>
       </c>
       <c r="G54" s="368" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="369" t="s">
         <v>339</v>
       </c>
       <c r="B55" s="370" t="s">
         <v>336</v>
       </c>
       <c r="C55" s="371" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D55" s="372" t="s">
         <v>338</v>
       </c>
       <c r="E55" s="373" t="s">
         <v>58</v>
       </c>
       <c r="F55" s="374" t="s">
         <v>58</v>
       </c>
       <c r="G55" s="375" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="376" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B56" s="377" t="s">
         <v>58</v>
       </c>
       <c r="C56" s="378" t="s">
         <v>58</v>
       </c>
       <c r="D56" s="379" t="s">
         <v>58</v>
       </c>
       <c r="E56" s="380" t="s">
         <v>58</v>
       </c>
       <c r="F56" s="381" t="s">
         <v>58</v>
       </c>
       <c r="G56" s="382" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="383" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B57" s="383"/>
       <c r="C57" s="383"/>
       <c r="D57" s="383"/>
       <c r="E57" s="383"/>
       <c r="F57" s="383"/>
       <c r="G57" s="383"/>
     </row>
     <row r="59">
       <c r="A59" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="384" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="385" t="s">
-        <v>347</v>
+        <v>10</v>
       </c>
       <c r="C60" s="386" t="s">
         <v>348</v>
       </c>
       <c r="D60" s="387" t="s">
         <v>349</v>
       </c>
       <c r="E60" s="388" t="s">
         <v>350</v>
       </c>
       <c r="F60" s="389" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="390" t="s">
         <v>15</v>
       </c>
       <c r="B61" s="391" t="s">
+        <v>17</v>
+      </c>
+      <c r="C61" s="392" t="s">
         <v>352</v>
       </c>
-      <c r="C61" s="392" t="s">
+      <c r="D61" s="393" t="s">
         <v>353</v>
       </c>
-      <c r="D61" s="393" t="s">
+      <c r="E61" s="394" t="s">
         <v>354</v>
       </c>
-      <c r="E61" s="394" t="s">
+      <c r="F61" s="395" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="396" t="s">
         <v>22</v>
       </c>
       <c r="B62" s="397" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="398" t="s">
+        <v>356</v>
+      </c>
+      <c r="D62" s="399" t="s">
         <v>357</v>
       </c>
-      <c r="C62" s="398" t="s">
+      <c r="E62" s="400" t="s">
         <v>358</v>
       </c>
-      <c r="D62" s="399" t="s">
+      <c r="F62" s="401" t="s">
         <v>359</v>
-      </c>
-[...4 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="402" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="403" t="s">
+        <v>31</v>
+      </c>
+      <c r="C63" s="404" t="s">
+        <v>360</v>
+      </c>
+      <c r="D63" s="405" t="s">
+        <v>361</v>
+      </c>
+      <c r="E63" s="406" t="s">
         <v>362</v>
       </c>
-      <c r="C63" s="404" t="s">
+      <c r="F63" s="407" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="408" t="s">
         <v>36</v>
       </c>
       <c r="B64" s="409" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" s="410" t="s">
+        <v>364</v>
+      </c>
+      <c r="D64" s="411" t="s">
+        <v>365</v>
+      </c>
+      <c r="E64" s="412" t="s">
+        <v>366</v>
+      </c>
+      <c r="F64" s="413" t="s">
         <v>367</v>
-      </c>
-[...10 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="414" t="s">
         <v>43</v>
       </c>
       <c r="B65" s="415" t="s">
-        <v>216</v>
+        <v>45</v>
       </c>
       <c r="C65" s="416" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D65" s="417" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="E65" s="418" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="F65" s="419" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="420" t="s">
         <v>50</v>
       </c>
       <c r="B66" s="421" t="s">
-        <v>375</v>
+        <v>52</v>
       </c>
       <c r="C66" s="422" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="D66" s="423" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="E66" s="424" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="F66" s="425" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="426" t="s">
         <v>57</v>
       </c>
       <c r="B67" s="427" t="s">
         <v>58</v>
       </c>
       <c r="C67" s="428" t="s">
         <v>58</v>
       </c>
       <c r="D67" s="429" t="s">
         <v>58</v>
       </c>
       <c r="E67" s="430" t="s">
         <v>58</v>
       </c>
       <c r="F67" s="431" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="432" t="s">
         <v>59</v>
       </c>
       <c r="B68" s="433" t="s">
-        <v>380</v>
+        <v>61</v>
       </c>
       <c r="C68" s="434" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D68" s="435" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="E68" s="436" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="F68" s="437" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="438" t="s">
         <v>66</v>
       </c>
       <c r="B69" s="439" t="s">
-        <v>385</v>
+        <v>68</v>
       </c>
       <c r="C69" s="440" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="D69" s="441" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="E69" s="442" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="F69" s="443" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="444" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="445" t="s">
-        <v>390</v>
+        <v>75</v>
       </c>
       <c r="C70" s="446" t="s">
-        <v>391</v>
+        <v>383</v>
       </c>
       <c r="D70" s="447" t="s">
         <v>58</v>
       </c>
       <c r="E70" s="448" t="s">
         <v>58</v>
       </c>
       <c r="F70" s="449" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="450" t="s">
         <v>76</v>
       </c>
       <c r="B71" s="451" t="s">
-        <v>392</v>
+        <v>78</v>
       </c>
       <c r="C71" s="452" t="s">
-        <v>393</v>
+        <v>384</v>
       </c>
       <c r="D71" s="453" t="s">
-        <v>394</v>
+        <v>385</v>
       </c>
       <c r="E71" s="454" t="s">
-        <v>395</v>
+        <v>386</v>
       </c>
       <c r="F71" s="455" t="s">
-        <v>396</v>
+        <v>387</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="456" t="s">
         <v>83</v>
       </c>
       <c r="B72" s="457" t="s">
-        <v>397</v>
+        <v>85</v>
       </c>
       <c r="C72" s="458" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D72" s="459" t="s">
-        <v>399</v>
+        <v>389</v>
       </c>
       <c r="E72" s="460" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="F72" s="461" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="462" t="s">
         <v>90</v>
       </c>
       <c r="B73" s="463" t="s">
-        <v>402</v>
+        <v>92</v>
       </c>
       <c r="C73" s="464" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="D73" s="465" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="E73" s="466" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
       <c r="F73" s="467" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="468" t="s">
         <v>97</v>
       </c>
       <c r="B74" s="469" t="s">
-        <v>406</v>
+        <v>99</v>
       </c>
       <c r="C74" s="470" t="s">
-        <v>407</v>
+        <v>395</v>
       </c>
       <c r="D74" s="471" t="s">
-        <v>408</v>
+        <v>396</v>
       </c>
       <c r="E74" s="472" t="s">
-        <v>409</v>
+        <v>397</v>
       </c>
       <c r="F74" s="473" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="474" t="s">
         <v>104</v>
       </c>
       <c r="B75" s="475" t="s">
-        <v>411</v>
+        <v>106</v>
       </c>
       <c r="C75" s="476" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="D75" s="477" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="E75" s="478" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="F75" s="479" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="480" t="s">
         <v>111</v>
       </c>
       <c r="B76" s="481" t="s">
-        <v>416</v>
+        <v>113</v>
       </c>
       <c r="C76" s="482" t="s">
-        <v>417</v>
+        <v>403</v>
       </c>
       <c r="D76" s="483" t="s">
-        <v>418</v>
+        <v>404</v>
       </c>
       <c r="E76" s="484" t="s">
-        <v>419</v>
+        <v>405</v>
       </c>
       <c r="F76" s="485" t="s">
-        <v>420</v>
+        <v>406</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="486" t="s">
         <v>118</v>
       </c>
       <c r="B77" s="487" t="s">
-        <v>313</v>
+        <v>120</v>
       </c>
       <c r="C77" s="488" t="s">
-        <v>421</v>
+        <v>407</v>
       </c>
       <c r="D77" s="489" t="s">
         <v>58</v>
       </c>
       <c r="E77" s="490" t="s">
         <v>58</v>
       </c>
       <c r="F77" s="491" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="492" t="s">
         <v>121</v>
       </c>
       <c r="B78" s="493" t="s">
-        <v>422</v>
+        <v>123</v>
       </c>
       <c r="C78" s="494" t="s">
-        <v>423</v>
+        <v>408</v>
       </c>
       <c r="D78" s="495" t="s">
-        <v>424</v>
+        <v>409</v>
       </c>
       <c r="E78" s="496" t="s">
-        <v>425</v>
+        <v>410</v>
       </c>
       <c r="F78" s="497" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="498" t="s">
         <v>128</v>
       </c>
       <c r="B79" s="499" t="s">
-        <v>427</v>
+        <v>130</v>
       </c>
       <c r="C79" s="500" t="s">
-        <v>428</v>
+        <v>412</v>
       </c>
       <c r="D79" s="501" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="E79" s="502" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="F79" s="503" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="504" t="s">
         <v>135</v>
       </c>
       <c r="B80" s="505" t="s">
-        <v>432</v>
+        <v>137</v>
       </c>
       <c r="C80" s="506" t="s">
-        <v>433</v>
+        <v>416</v>
       </c>
       <c r="D80" s="507" t="s">
-        <v>434</v>
+        <v>417</v>
       </c>
       <c r="E80" s="508" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
       <c r="F80" s="509" t="s">
-        <v>436</v>
+        <v>419</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="510" t="s">
         <v>142</v>
       </c>
       <c r="B81" s="511" t="s">
-        <v>437</v>
+        <v>144</v>
       </c>
       <c r="C81" s="512" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="D81" s="513" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="E81" s="514" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="F81" s="515" t="s">
-        <v>441</v>
+        <v>423</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="516" t="s">
         <v>149</v>
       </c>
       <c r="B82" s="517" t="s">
-        <v>442</v>
+        <v>151</v>
       </c>
       <c r="C82" s="518" t="s">
-        <v>443</v>
+        <v>424</v>
       </c>
       <c r="D82" s="519" t="s">
-        <v>444</v>
+        <v>425</v>
       </c>
       <c r="E82" s="520" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="F82" s="521" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="522" t="s">
         <v>156</v>
       </c>
       <c r="B83" s="523" t="s">
-        <v>447</v>
+        <v>158</v>
       </c>
       <c r="C83" s="524" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="D83" s="525" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
       <c r="E83" s="526" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
       <c r="F83" s="527" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="528" t="s">
         <v>163</v>
       </c>
       <c r="B84" s="529" t="s">
-        <v>452</v>
+        <v>165</v>
       </c>
       <c r="C84" s="530" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="D84" s="531" t="s">
-        <v>454</v>
+        <v>433</v>
       </c>
       <c r="E84" s="532" t="s">
-        <v>455</v>
+        <v>434</v>
       </c>
       <c r="F84" s="533" t="s">
-        <v>456</v>
+        <v>435</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="534" t="s">
         <v>170</v>
       </c>
       <c r="B85" s="535" t="s">
-        <v>457</v>
+        <v>172</v>
       </c>
       <c r="C85" s="536" t="s">
-        <v>458</v>
+        <v>436</v>
       </c>
       <c r="D85" s="537" t="s">
-        <v>459</v>
+        <v>437</v>
       </c>
       <c r="E85" s="538" t="s">
-        <v>460</v>
+        <v>438</v>
       </c>
       <c r="F85" s="539" t="s">
-        <v>461</v>
+        <v>439</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="540" t="s">
         <v>177</v>
       </c>
       <c r="B86" s="541" t="s">
-        <v>462</v>
+        <v>179</v>
       </c>
       <c r="C86" s="542" t="s">
-        <v>463</v>
+        <v>440</v>
       </c>
       <c r="D86" s="543" t="s">
-        <v>464</v>
+        <v>441</v>
       </c>
       <c r="E86" s="544" t="s">
-        <v>465</v>
+        <v>442</v>
       </c>
       <c r="F86" s="545" t="s">
-        <v>466</v>
+        <v>443</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="546" t="s">
         <v>184</v>
       </c>
       <c r="B87" s="547" t="s">
-        <v>467</v>
+        <v>186</v>
       </c>
       <c r="C87" s="548" t="s">
-        <v>468</v>
+        <v>444</v>
       </c>
       <c r="D87" s="549" t="s">
-        <v>469</v>
+        <v>445</v>
       </c>
       <c r="E87" s="550" t="s">
-        <v>470</v>
+        <v>446</v>
       </c>
       <c r="F87" s="551" t="s">
-        <v>471</v>
+        <v>447</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="552" t="s">
         <v>191</v>
       </c>
       <c r="B88" s="553" t="s">
-        <v>472</v>
+        <v>193</v>
       </c>
       <c r="C88" s="554" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
       <c r="D88" s="555" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
       <c r="E88" s="556" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="F88" s="557" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="558" t="s">
         <v>198</v>
       </c>
       <c r="B89" s="559" t="s">
-        <v>476</v>
+        <v>200</v>
       </c>
       <c r="C89" s="560" t="s">
-        <v>477</v>
+        <v>451</v>
       </c>
       <c r="D89" s="561" t="s">
-        <v>478</v>
+        <v>452</v>
       </c>
       <c r="E89" s="562" t="s">
-        <v>479</v>
+        <v>453</v>
       </c>
       <c r="F89" s="563" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="564" t="s">
         <v>205</v>
       </c>
       <c r="B90" s="565" t="s">
-        <v>480</v>
+        <v>207</v>
       </c>
       <c r="C90" s="566" t="s">
-        <v>481</v>
+        <v>454</v>
       </c>
       <c r="D90" s="567" t="s">
-        <v>482</v>
+        <v>455</v>
       </c>
       <c r="E90" s="568" t="s">
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="F90" s="569" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="570" t="s">
         <v>212</v>
       </c>
       <c r="B91" s="571" t="s">
-        <v>484</v>
+        <v>214</v>
       </c>
       <c r="C91" s="572" t="s">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="D91" s="573" t="s">
-        <v>486</v>
+        <v>458</v>
       </c>
       <c r="E91" s="574" t="s">
-        <v>487</v>
+        <v>459</v>
       </c>
       <c r="F91" s="575" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="576" t="s">
         <v>219</v>
       </c>
       <c r="B92" s="577" t="s">
-        <v>476</v>
+        <v>200</v>
       </c>
       <c r="C92" s="578" t="s">
-        <v>488</v>
+        <v>460</v>
       </c>
       <c r="D92" s="579" t="s">
-        <v>489</v>
+        <v>461</v>
       </c>
       <c r="E92" s="580" t="s">
-        <v>479</v>
+        <v>453</v>
       </c>
       <c r="F92" s="581" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="582" t="s">
         <v>223</v>
       </c>
       <c r="B93" s="583" t="s">
-        <v>480</v>
+        <v>207</v>
       </c>
       <c r="C93" s="584" t="s">
-        <v>490</v>
+        <v>462</v>
       </c>
       <c r="D93" s="585" t="s">
-        <v>491</v>
+        <v>463</v>
       </c>
       <c r="E93" s="586" t="s">
-        <v>492</v>
+        <v>464</v>
       </c>
       <c r="F93" s="587" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="588" t="s">
         <v>228</v>
       </c>
       <c r="B94" s="589" t="s">
-        <v>493</v>
+        <v>230</v>
       </c>
       <c r="C94" s="590" t="s">
-        <v>494</v>
+        <v>465</v>
       </c>
       <c r="D94" s="591" t="s">
-        <v>495</v>
+        <v>466</v>
       </c>
       <c r="E94" s="592" t="s">
-        <v>496</v>
+        <v>467</v>
       </c>
       <c r="F94" s="593" t="s">
-        <v>497</v>
+        <v>468</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="594" t="s">
         <v>235</v>
       </c>
       <c r="B95" s="595" t="s">
-        <v>498</v>
+        <v>237</v>
       </c>
       <c r="C95" s="596" t="s">
-        <v>499</v>
+        <v>469</v>
       </c>
       <c r="D95" s="597" t="s">
-        <v>500</v>
+        <v>470</v>
       </c>
       <c r="E95" s="598" t="s">
-        <v>501</v>
+        <v>471</v>
       </c>
       <c r="F95" s="599" t="s">
-        <v>502</v>
+        <v>472</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="600" t="s">
         <v>242</v>
       </c>
       <c r="B96" s="601" t="s">
-        <v>503</v>
+        <v>244</v>
       </c>
       <c r="C96" s="602" t="s">
-        <v>504</v>
+        <v>473</v>
       </c>
       <c r="D96" s="603" t="s">
-        <v>505</v>
+        <v>474</v>
       </c>
       <c r="E96" s="604" t="s">
-        <v>506</v>
+        <v>471</v>
       </c>
       <c r="F96" s="605" t="s">
-        <v>507</v>
+        <v>475</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="606" t="s">
         <v>249</v>
       </c>
       <c r="B97" s="607" t="s">
-        <v>508</v>
+        <v>251</v>
       </c>
       <c r="C97" s="608" t="s">
-        <v>509</v>
+        <v>476</v>
       </c>
       <c r="D97" s="609" t="s">
-        <v>510</v>
+        <v>477</v>
       </c>
       <c r="E97" s="610" t="s">
-        <v>511</v>
+        <v>478</v>
       </c>
       <c r="F97" s="611" t="s">
-        <v>512</v>
+        <v>479</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="612" t="s">
         <v>256</v>
       </c>
       <c r="B98" s="613" t="s">
-        <v>513</v>
+        <v>258</v>
       </c>
       <c r="C98" s="614" t="s">
-        <v>514</v>
+        <v>480</v>
       </c>
       <c r="D98" s="615" t="s">
-        <v>515</v>
+        <v>481</v>
       </c>
       <c r="E98" s="616" t="s">
-        <v>516</v>
+        <v>482</v>
       </c>
       <c r="F98" s="617" t="s">
-        <v>517</v>
+        <v>483</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="618" t="s">
         <v>263</v>
       </c>
       <c r="B99" s="619" t="s">
-        <v>518</v>
+        <v>265</v>
       </c>
       <c r="C99" s="620" t="s">
-        <v>519</v>
+        <v>484</v>
       </c>
       <c r="D99" s="621" t="s">
-        <v>520</v>
+        <v>485</v>
       </c>
       <c r="E99" s="622" t="s">
-        <v>521</v>
+        <v>486</v>
       </c>
       <c r="F99" s="623" t="s">
-        <v>522</v>
+        <v>487</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="624" t="s">
         <v>270</v>
       </c>
       <c r="B100" s="625" t="s">
-        <v>523</v>
+        <v>251</v>
       </c>
       <c r="C100" s="626" t="s">
-        <v>524</v>
+        <v>488</v>
       </c>
       <c r="D100" s="627" t="s">
-        <v>525</v>
+        <v>489</v>
       </c>
       <c r="E100" s="628" t="s">
-        <v>526</v>
+        <v>478</v>
       </c>
       <c r="F100" s="629" t="s">
-        <v>527</v>
+        <v>490</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="630" t="s">
         <v>275</v>
       </c>
       <c r="B101" s="631" t="s">
-        <v>513</v>
+        <v>276</v>
       </c>
       <c r="C101" s="632" t="s">
-        <v>528</v>
+        <v>491</v>
       </c>
       <c r="D101" s="633" t="s">
-        <v>529</v>
+        <v>492</v>
       </c>
       <c r="E101" s="634" t="s">
-        <v>530</v>
+        <v>493</v>
       </c>
       <c r="F101" s="635" t="s">
-        <v>531</v>
+        <v>494</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="636" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="B102" s="637" t="s">
-        <v>518</v>
+        <v>265</v>
       </c>
       <c r="C102" s="638" t="s">
-        <v>532</v>
+        <v>495</v>
       </c>
       <c r="D102" s="639" t="s">
-        <v>533</v>
+        <v>496</v>
       </c>
       <c r="E102" s="640" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="F102" s="641" t="s">
-        <v>534</v>
+        <v>498</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="642" t="s">
         <v>283</v>
       </c>
       <c r="B103" s="643" t="s">
-        <v>535</v>
+        <v>285</v>
       </c>
       <c r="C103" s="644" t="s">
-        <v>536</v>
+        <v>499</v>
       </c>
       <c r="D103" s="645" t="s">
-        <v>537</v>
+        <v>500</v>
       </c>
       <c r="E103" s="646" t="s">
-        <v>538</v>
+        <v>501</v>
       </c>
       <c r="F103" s="647" t="s">
-        <v>539</v>
+        <v>502</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="648" t="s">
         <v>290</v>
       </c>
       <c r="B104" s="649" t="s">
-        <v>540</v>
+        <v>292</v>
       </c>
       <c r="C104" s="650" t="s">
-        <v>541</v>
+        <v>503</v>
       </c>
       <c r="D104" s="651" t="s">
-        <v>542</v>
+        <v>504</v>
       </c>
       <c r="E104" s="652" t="s">
-        <v>543</v>
+        <v>505</v>
       </c>
       <c r="F104" s="653" t="s">
-        <v>544</v>
+        <v>506</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="654" t="s">
         <v>297</v>
       </c>
       <c r="B105" s="655" t="s">
-        <v>545</v>
+        <v>299</v>
       </c>
       <c r="C105" s="656" t="s">
-        <v>546</v>
+        <v>507</v>
       </c>
       <c r="D105" s="657" t="s">
-        <v>547</v>
+        <v>508</v>
       </c>
       <c r="E105" s="658" t="s">
-        <v>548</v>
+        <v>509</v>
       </c>
       <c r="F105" s="659" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="660" t="s">
         <v>304</v>
       </c>
       <c r="B106" s="661" t="s">
-        <v>550</v>
+        <v>306</v>
       </c>
       <c r="C106" s="662" t="s">
-        <v>551</v>
+        <v>511</v>
       </c>
       <c r="D106" s="663" t="s">
-        <v>552</v>
+        <v>512</v>
       </c>
       <c r="E106" s="664" t="s">
-        <v>553</v>
+        <v>513</v>
       </c>
       <c r="F106" s="665" t="s">
-        <v>554</v>
+        <v>514</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="666" t="s">
         <v>311</v>
       </c>
       <c r="B107" s="667" t="s">
-        <v>555</v>
+        <v>313</v>
       </c>
       <c r="C107" s="668" t="s">
-        <v>556</v>
+        <v>515</v>
       </c>
       <c r="D107" s="669" t="s">
-        <v>557</v>
+        <v>516</v>
       </c>
       <c r="E107" s="670" t="s">
-        <v>558</v>
+        <v>517</v>
       </c>
       <c r="F107" s="671" t="s">
-        <v>559</v>
+        <v>518</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="672" t="s">
         <v>318</v>
       </c>
       <c r="B108" s="673" t="s">
-        <v>560</v>
+        <v>320</v>
       </c>
       <c r="C108" s="674" t="s">
-        <v>561</v>
+        <v>519</v>
       </c>
       <c r="D108" s="675" t="s">
-        <v>562</v>
+        <v>520</v>
       </c>
       <c r="E108" s="676" t="s">
-        <v>563</v>
+        <v>521</v>
       </c>
       <c r="F108" s="677" t="s">
-        <v>564</v>
+        <v>522</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="678" t="s">
         <v>325</v>
       </c>
       <c r="B109" s="679" t="s">
-        <v>565</v>
+        <v>327</v>
       </c>
       <c r="C109" s="680" t="s">
-        <v>566</v>
+        <v>523</v>
       </c>
       <c r="D109" s="681" t="s">
-        <v>567</v>
+        <v>524</v>
       </c>
       <c r="E109" s="682" t="s">
-        <v>568</v>
+        <v>525</v>
       </c>
       <c r="F109" s="683" t="s">
-        <v>569</v>
+        <v>526</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="684" t="s">
         <v>330</v>
       </c>
       <c r="B110" s="685" t="s">
-        <v>570</v>
+        <v>332</v>
       </c>
       <c r="C110" s="686" t="s">
-        <v>571</v>
+        <v>527</v>
       </c>
       <c r="D110" s="687" t="s">
-        <v>572</v>
+        <v>528</v>
       </c>
       <c r="E110" s="688" t="s">
-        <v>573</v>
+        <v>529</v>
       </c>
       <c r="F110" s="689" t="s">
-        <v>574</v>
+        <v>530</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="690" t="s">
         <v>335</v>
       </c>
       <c r="B111" s="691" t="s">
-        <v>575</v>
+        <v>337</v>
       </c>
       <c r="C111" s="692" t="s">
-        <v>576</v>
+        <v>531</v>
       </c>
       <c r="D111" s="693" t="s">
         <v>58</v>
       </c>
       <c r="E111" s="694" t="s">
         <v>58</v>
       </c>
       <c r="F111" s="695" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="696" t="s">
         <v>339</v>
       </c>
       <c r="B112" s="697" t="s">
-        <v>575</v>
+        <v>340</v>
       </c>
       <c r="C112" s="698" t="s">
-        <v>576</v>
+        <v>531</v>
       </c>
       <c r="D112" s="699" t="s">
         <v>58</v>
       </c>
       <c r="E112" s="700" t="s">
         <v>58</v>
       </c>
       <c r="F112" s="701" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="702" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B113" s="703" t="s">
         <v>58</v>
       </c>
       <c r="C113" s="704" t="s">
         <v>58</v>
       </c>
       <c r="D113" s="705" t="s">
         <v>58</v>
       </c>
       <c r="E113" s="706" t="s">
         <v>58</v>
       </c>
       <c r="F113" s="707" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="s">
-        <v>577</v>
+        <v>532</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="s">
-        <v>578</v>
+        <v>533</v>
       </c>
     </row>
     <row r="117" ht="60" customHeight="1">
       <c r="A117" s="3" t="s">
-        <v>579</v>
+        <v>534</v>
       </c>
     </row>
     <row r="118" ht="60" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>580</v>
+        <v>535</v>
       </c>
     </row>
     <row r="119" ht="60" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>581</v>
+        <v>536</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="4" t="s">
-        <v>582</v>
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A114:G114"/>
     <mergeCell ref="A115:G115"/>
     <mergeCell ref="A117:G117"/>
     <mergeCell ref="A118:G118"/>
     <mergeCell ref="A119:G119"/>
     <mergeCell ref="A120:G200"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <q1:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <vt:lpwstr>NPOI</vt:lpwstr>
   </q1:property>
   <q1:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <vt:lpwstr>2.7.1</vt:lpwstr>
+    <vt:lpwstr>2.7.6</vt:lpwstr>
   </q1:property>
 </q1:Properties>
 </file>