--- v0 (2026-05-25)
+++ v1 (2026-07-24)
@@ -7,202 +7,760 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="00988A最近一季折溢價幅度" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="491" uniqueCount="290">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="292">
   <si>
     <t xml:space="preserve">股票代號</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">資料日期</t>
   </si>
   <si>
     <t xml:space="preserve">當日收盤價市價</t>
   </si>
   <si>
     <t xml:space="preserve">當日結算淨值</t>
   </si>
   <si>
     <t xml:space="preserve">折溢價</t>
   </si>
   <si>
     <t xml:space="preserve">折溢價幅度</t>
   </si>
   <si>
     <t xml:space="preserve">達一定條件折溢價之原因說明</t>
   </si>
   <si>
     <t xml:space="preserve">00988A</t>
   </si>
   <si>
     <t xml:space="preserve">主動統一全球創新</t>
   </si>
   <si>
+    <t xml:space="preserve">115/07/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.8600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.7400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.6300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.7200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.5400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.4400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.2400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.2100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.5500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.2100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.5900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.4900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.6600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.6500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.5200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.1700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.6200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.9300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.8300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.6000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.3300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.8400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.6700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.7800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.2800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.5400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.4500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.7300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.9200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.4200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.0700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.9400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.5300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.78</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.9100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.7300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.8700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.9600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23.1900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.5200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.3300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.6800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.81</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.3600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.8800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.8500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.3900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.8200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.5300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.6600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.2500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.3400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.4600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.5900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.8200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.6600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.7000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.1600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/06/01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.9900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.9600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/05/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.1100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.6900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/05/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.2100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.1300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/05/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.1200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/05/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.2400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/05/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.0700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">本基金因115年5月25日主要市場(美國、韓國、香港)休市，且已發行在外受益權單位數已達總受益權單位數上限，造成溢價幅度過大。</t>
+  </si>
+  <si>
     <t xml:space="preserve">115/05/22</t>
   </si>
   <si>
     <t xml:space="preserve">20.3600</t>
   </si>
   <si>
-    <t xml:space="preserve">20.0700</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">1.44</t>
   </si>
   <si>
-    <t xml:space="preserve"/>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/05/21</t>
   </si>
   <si>
     <t xml:space="preserve">19.1800</t>
   </si>
   <si>
     <t xml:space="preserve">19.4300</t>
   </si>
   <si>
     <t xml:space="preserve">-0.25</t>
   </si>
   <si>
-    <t xml:space="preserve">-1.29</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/05/20</t>
   </si>
   <si>
     <t xml:space="preserve">18.2200</t>
   </si>
   <si>
     <t xml:space="preserve">18.4700</t>
   </si>
   <si>
     <t xml:space="preserve">-1.35</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/19</t>
   </si>
   <si>
     <t xml:space="preserve">18.2800</t>
   </si>
   <si>
     <t xml:space="preserve">18.1900</t>
   </si>
   <si>
     <t xml:space="preserve">0.09</t>
   </si>
   <si>
     <t xml:space="preserve">0.49</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/18</t>
   </si>
   <si>
     <t xml:space="preserve">19.2600</t>
   </si>
   <si>
-    <t xml:space="preserve">18.4900</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0.77</t>
   </si>
   <si>
     <t xml:space="preserve">4.16</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/15</t>
   </si>
   <si>
     <t xml:space="preserve">19.5200</t>
   </si>
   <si>
     <t xml:space="preserve">18.8100</t>
   </si>
   <si>
     <t xml:space="preserve">0.71</t>
   </si>
   <si>
     <t xml:space="preserve">3.77</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/14</t>
   </si>
   <si>
     <t xml:space="preserve">20.0300</t>
   </si>
   <si>
     <t xml:space="preserve">19.7200</t>
   </si>
   <si>
-    <t xml:space="preserve">0.31</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1.57</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/13</t>
   </si>
   <si>
     <t xml:space="preserve">19.9200</t>
   </si>
   <si>
     <t xml:space="preserve">19.7000</t>
   </si>
   <si>
-    <t xml:space="preserve">0.22</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">115/05/12</t>
   </si>
   <si>
     <t xml:space="preserve">19.9300</t>
   </si>
   <si>
     <t xml:space="preserve">0.75</t>
   </si>
   <si>
     <t xml:space="preserve">3.91</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/11</t>
   </si>
   <si>
     <t xml:space="preserve">19.0200</t>
   </si>
   <si>
     <t xml:space="preserve">19.4000</t>
   </si>
   <si>
     <t xml:space="preserve">-0.38</t>
   </si>
   <si>
     <t xml:space="preserve">-1.96</t>
@@ -210,98 +768,89 @@
   <si>
     <t xml:space="preserve">115/05/08</t>
   </si>
   <si>
     <t xml:space="preserve">18.4100</t>
   </si>
   <si>
     <t xml:space="preserve">18.7900</t>
   </si>
   <si>
     <t xml:space="preserve">-2.02</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/07</t>
   </si>
   <si>
     <t xml:space="preserve">18.8700</t>
   </si>
   <si>
     <t xml:space="preserve">18.3600</t>
   </si>
   <si>
     <t xml:space="preserve">0.51</t>
   </si>
   <si>
-    <t xml:space="preserve">2.78</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/05/06</t>
   </si>
   <si>
     <t xml:space="preserve">18.8300</t>
   </si>
   <si>
     <t xml:space="preserve">18.4600</t>
   </si>
   <si>
     <t xml:space="preserve">0.37</t>
   </si>
   <si>
     <t xml:space="preserve">2.00</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/05</t>
   </si>
   <si>
     <t xml:space="preserve">17.9500</t>
   </si>
   <si>
     <t xml:space="preserve">18.2300</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.28</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-1.54</t>
   </si>
   <si>
     <t xml:space="preserve">115/05/04</t>
   </si>
   <si>
     <t xml:space="preserve">18.0000</t>
   </si>
   <si>
     <t xml:space="preserve">17.8300</t>
   </si>
   <si>
     <t xml:space="preserve">0.17</t>
   </si>
   <si>
-    <t xml:space="preserve">0.95</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/04/30</t>
   </si>
   <si>
     <t xml:space="preserve">17.0400</t>
   </si>
   <si>
     <t xml:space="preserve">17.2500</t>
   </si>
   <si>
     <t xml:space="preserve">-0.21</t>
   </si>
   <si>
     <t xml:space="preserve">-1.22</t>
   </si>
   <si>
     <t xml:space="preserve">115/04/29</t>
   </si>
   <si>
     <t xml:space="preserve">16.5200</t>
   </si>
   <si>
     <t xml:space="preserve">16.7700</t>
   </si>
   <si>
     <t xml:space="preserve">-1.49</t>
@@ -309,609 +858,66 @@
   <si>
     <t xml:space="preserve">115/04/28</t>
   </si>
   <si>
     <t xml:space="preserve">16.8100</t>
   </si>
   <si>
     <t xml:space="preserve">16.3800</t>
   </si>
   <si>
     <t xml:space="preserve">0.43</t>
   </si>
   <si>
     <t xml:space="preserve">2.63</t>
   </si>
   <si>
     <t xml:space="preserve">115/04/27</t>
   </si>
   <si>
     <t xml:space="preserve">16.9500</t>
   </si>
   <si>
     <t xml:space="preserve">16.6800</t>
   </si>
   <si>
-    <t xml:space="preserve">0.27</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1.62</t>
   </si>
   <si>
     <t xml:space="preserve">115/04/24</t>
   </si>
   <si>
     <t xml:space="preserve">16.6100</t>
   </si>
   <si>
     <t xml:space="preserve">16.7600</t>
   </si>
   <si>
     <t xml:space="preserve">-0.15</t>
   </si>
   <si>
     <t xml:space="preserve">-0.89</t>
-  </si>
-[...538 lines deleted...]
-    <t xml:space="preserve">0.62</t>
   </si>
   <si>
     <t xml:space="preserve">  1.折溢價=當日收盤價市價-當日結算淨值</t>
   </si>
   <si>
     <t xml:space="preserve">  2.折溢價幅度=［(當日收盤價市價-當日結算淨值)/當日結算淨值］*100 小數點四捨五入取二位</t>
   </si>
   <si>
     <t xml:space="preserve">  3.達一定條件折溢價之原因說明：當符合「ETF單一營業日折溢價幅度達百分之十(含)以上或連續五個營業日折溢價幅度均達百分之三(含)以上」之情形，應敘明可能原因（依據證櫃交字第11400735782號辦理）。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -962,63 +968,111 @@
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="485">
+  <cellXfs count="501">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -2424,65 +2478,59 @@
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:I65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
+  <dimension ref="A1:I67"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="20" customWidth="1" collapsed="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="50" customWidth="1" collapsed="1"/>
+    <col min="1" max="7" width="20" customWidth="1"/>
+    <col min="8" max="8" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -2536,77 +2584,77 @@
       </c>
       <c r="G3" s="19" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="22" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="24" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="25" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="26" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="G4" s="27" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="31" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" s="32" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" s="33" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="34" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G5" s="35" t="s">
         <v>29</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="40" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="41" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="42" t="s">
@@ -2689,129 +2737,129 @@
       </c>
       <c r="F9" s="66" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="67" t="s">
         <v>49</v>
       </c>
       <c r="H9" s="68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="69" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="71" t="s">
         <v>50</v>
       </c>
       <c r="D10" s="72" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="73" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="F10" s="74" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G10" s="75" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H10" s="76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="77" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="78" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="79" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" s="80" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E11" s="81" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F11" s="82" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G11" s="83" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H11" s="84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="85" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="86" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="87" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" s="88" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E12" s="89" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F12" s="90" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="G12" s="91" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H12" s="92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="93" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="95" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D13" s="96" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="E13" s="97" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F13" s="98" t="s">
         <v>66</v>
       </c>
       <c r="G13" s="99" t="s">
         <v>67</v>
       </c>
       <c r="H13" s="100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="101" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="102" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="103" t="s">
         <v>68</v>
       </c>
       <c r="D14" s="104" t="s">
         <v>69</v>
       </c>
       <c r="E14" s="105" t="s">
@@ -2874,77 +2922,77 @@
       </c>
       <c r="G16" s="123" t="s">
         <v>82</v>
       </c>
       <c r="H16" s="124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="125" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="126" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="127" t="s">
         <v>83</v>
       </c>
       <c r="D17" s="128" t="s">
         <v>84</v>
       </c>
       <c r="E17" s="129" t="s">
         <v>85</v>
       </c>
       <c r="F17" s="130" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" s="131" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H17" s="132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="133" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="134" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="135" t="s">
+        <v>87</v>
+      </c>
+      <c r="D18" s="136" t="s">
         <v>88</v>
       </c>
-      <c r="D18" s="136" t="s">
+      <c r="E18" s="137" t="s">
         <v>89</v>
       </c>
-      <c r="E18" s="137" t="s">
+      <c r="F18" s="138" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G18" s="139" t="s">
         <v>91</v>
       </c>
       <c r="H18" s="140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="141" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="142" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="143" t="s">
         <v>92</v>
       </c>
       <c r="D19" s="144" t="s">
         <v>93</v>
       </c>
       <c r="E19" s="145" t="s">
         <v>94</v>
       </c>
       <c r="F19" s="146" t="s">
@@ -2978,1127 +3026,1179 @@
       </c>
       <c r="G20" s="155" t="s">
         <v>101</v>
       </c>
       <c r="H20" s="156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="157" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="158" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="159" t="s">
         <v>102</v>
       </c>
       <c r="D21" s="160" t="s">
         <v>103</v>
       </c>
       <c r="E21" s="161" t="s">
         <v>104</v>
       </c>
       <c r="F21" s="162" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="163" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H21" s="164" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="165" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="166" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="167" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="168" t="s">
         <v>107</v>
       </c>
-      <c r="D22" s="168" t="s">
+      <c r="E22" s="169" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="170" t="s">
         <v>108</v>
       </c>
-      <c r="E22" s="169" t="s">
+      <c r="G22" s="171" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H22" s="172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="173" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="174" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="175" t="s">
+        <v>110</v>
+      </c>
+      <c r="D23" s="176" t="s">
+        <v>111</v>
+      </c>
+      <c r="E23" s="177" t="s">
         <v>112</v>
       </c>
-      <c r="D23" s="176" t="s">
+      <c r="F23" s="178" t="s">
         <v>113</v>
       </c>
-      <c r="E23" s="177" t="s">
+      <c r="G23" s="179" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="H23" s="180" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="181" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="182" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="183" t="s">
+        <v>115</v>
+      </c>
+      <c r="D24" s="184" t="s">
+        <v>116</v>
+      </c>
+      <c r="E24" s="185" t="s">
         <v>117</v>
       </c>
-      <c r="D24" s="184" t="s">
+      <c r="F24" s="186" t="s">
         <v>118</v>
       </c>
-      <c r="E24" s="185" t="s">
+      <c r="G24" s="187" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H24" s="188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="189" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="190" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="191" t="s">
+        <v>120</v>
+      </c>
+      <c r="D25" s="192" t="s">
+        <v>121</v>
+      </c>
+      <c r="E25" s="193" t="s">
         <v>122</v>
       </c>
-      <c r="D25" s="192" t="s">
+      <c r="F25" s="194" t="s">
         <v>123</v>
       </c>
-      <c r="E25" s="193" t="s">
+      <c r="G25" s="195" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="H25" s="196" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="197" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="198" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="199" t="s">
+        <v>125</v>
+      </c>
+      <c r="D26" s="200" t="s">
+        <v>126</v>
+      </c>
+      <c r="E26" s="201" t="s">
         <v>127</v>
       </c>
-      <c r="D26" s="200" t="s">
+      <c r="F26" s="202" t="s">
         <v>128</v>
       </c>
-      <c r="E26" s="201" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="203" t="s">
-        <v>130</v>
+        <v>113</v>
       </c>
       <c r="H26" s="204" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="205" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="206" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="207" t="s">
+        <v>129</v>
+      </c>
+      <c r="D27" s="208" t="s">
+        <v>130</v>
+      </c>
+      <c r="E27" s="209" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" s="210" t="s">
+        <v>43</v>
+      </c>
+      <c r="G27" s="211" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
       <c r="H27" s="212" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="213" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="214" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="215" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D28" s="216" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E28" s="217" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F28" s="218" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="G28" s="219" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="H28" s="220" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="221" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="222" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="223" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="D29" s="224" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E29" s="225" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F29" s="226" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="G29" s="227" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="H29" s="228" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="229" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="230" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="231" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="D30" s="232" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="E30" s="233" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F30" s="234" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G30" s="235" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="H30" s="236" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="237" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="238" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="239" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="D31" s="240" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="E31" s="241" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="F31" s="242" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="G31" s="243" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="H31" s="244" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="245" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="246" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="247" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D32" s="248" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
       <c r="E32" s="249" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="F32" s="250" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="G32" s="251" t="s">
-        <v>160</v>
+        <v>64</v>
       </c>
       <c r="H32" s="252" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="253" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="254" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="255" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D33" s="256" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="E33" s="257" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="F33" s="258" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="G33" s="259" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="H33" s="260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="261" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="262" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="263" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D34" s="264" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="E34" s="265" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="F34" s="266" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="G34" s="267" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="H34" s="268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="269" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="270" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="271" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="D35" s="272" t="s">
-        <v>171</v>
+        <v>163</v>
       </c>
       <c r="E35" s="273" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="F35" s="274" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="G35" s="275" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="H35" s="276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="277" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="278" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="279" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="D36" s="280" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="E36" s="281" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="F36" s="282" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="G36" s="283" t="s">
-        <v>178</v>
+        <v>149</v>
       </c>
       <c r="H36" s="284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="285" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="286" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="287" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="D37" s="288" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="E37" s="289" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="F37" s="290" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="G37" s="291" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="H37" s="292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="293" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="294" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="295" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="D38" s="296" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="E38" s="297" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="F38" s="298" t="s">
-        <v>29</v>
+        <v>178</v>
       </c>
       <c r="G38" s="299" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="H38" s="300" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="301" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="302" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="303" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D39" s="304" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="E39" s="305" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="F39" s="306" t="s">
-        <v>139</v>
+        <v>183</v>
       </c>
       <c r="G39" s="307" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="H39" s="308" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="309" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="310" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="311" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D40" s="312" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="E40" s="313" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="F40" s="314" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="G40" s="315" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="H40" s="316" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="317" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="318" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="319" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="D41" s="320" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="E41" s="321" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="F41" s="322" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="G41" s="323" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="H41" s="324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="325" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="326" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="327" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="D42" s="328" t="s">
-        <v>202</v>
+        <v>98</v>
       </c>
       <c r="E42" s="329" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="F42" s="330" t="s">
-        <v>204</v>
+        <v>14</v>
       </c>
       <c r="G42" s="331" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="H42" s="332" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="333" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="334" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="335" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="D43" s="336" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="E43" s="337" t="s">
-        <v>208</v>
+        <v>200</v>
       </c>
       <c r="F43" s="338" t="s">
-        <v>129</v>
+        <v>201</v>
       </c>
       <c r="G43" s="339" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="H43" s="340" t="s">
-        <v>15</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="341" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="342" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="343" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="D44" s="344" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="E44" s="345" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="F44" s="346" t="s">
-        <v>213</v>
+        <v>148</v>
       </c>
       <c r="G44" s="347" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="H44" s="348" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="349" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="350" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="351" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="D45" s="352" t="s">
-        <v>167</v>
+        <v>208</v>
       </c>
       <c r="E45" s="353" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="F45" s="354" t="s">
-        <v>105</v>
+        <v>210</v>
       </c>
       <c r="G45" s="355" t="s">
-        <v>216</v>
+        <v>96</v>
       </c>
       <c r="H45" s="356" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="357" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="358" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="359" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="D46" s="360" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E46" s="361" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="F46" s="362" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G46" s="363" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="H46" s="364" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="365" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="366" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="367" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="D47" s="368" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="E47" s="369" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="F47" s="370" t="s">
-        <v>110</v>
+        <v>218</v>
       </c>
       <c r="G47" s="371" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="H47" s="372" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="373" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="374" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="375" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="D48" s="376" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="E48" s="377" t="s">
-        <v>228</v>
+        <v>46</v>
       </c>
       <c r="F48" s="378" t="s">
-        <v>182</v>
+        <v>222</v>
       </c>
       <c r="G48" s="379" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="H48" s="380" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="381" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="382" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="383" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D49" s="384" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E49" s="385" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="F49" s="386" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="G49" s="387" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="H49" s="388" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="389" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="390" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="391" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="D50" s="392" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E50" s="393" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="F50" s="394" t="s">
-        <v>154</v>
+        <v>76</v>
       </c>
       <c r="G50" s="395" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="H50" s="396" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="397" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="398" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="399" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="D51" s="400" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="E51" s="401" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="F51" s="402" t="s">
-        <v>242</v>
+        <v>63</v>
       </c>
       <c r="G51" s="403" t="s">
-        <v>243</v>
+        <v>72</v>
       </c>
       <c r="H51" s="404" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="405" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="406" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="407" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="D52" s="408" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="E52" s="409" t="s">
-        <v>246</v>
+        <v>208</v>
       </c>
       <c r="F52" s="410" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="G52" s="411" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="H52" s="412" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="413" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="414" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="415" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="D53" s="416" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="E53" s="417" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="F53" s="418" t="s">
-        <v>111</v>
+        <v>243</v>
       </c>
       <c r="G53" s="419" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="H53" s="420" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="421" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="422" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="423" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D54" s="424" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="E54" s="425" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="F54" s="426" t="s">
-        <v>256</v>
+        <v>243</v>
       </c>
       <c r="G54" s="427" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="H54" s="428" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="429" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="430" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="431" t="s">
-        <v>258</v>
+        <v>249</v>
       </c>
       <c r="D55" s="432" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="E55" s="433" t="s">
-        <v>176</v>
+        <v>251</v>
       </c>
       <c r="F55" s="434" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="G55" s="435" t="s">
-        <v>261</v>
+        <v>109</v>
       </c>
       <c r="H55" s="436" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="437" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="438" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="439" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="D56" s="440" t="s">
-        <v>263</v>
+        <v>254</v>
       </c>
       <c r="E56" s="441" t="s">
-        <v>264</v>
+        <v>255</v>
       </c>
       <c r="F56" s="442" t="s">
-        <v>265</v>
+        <v>256</v>
       </c>
       <c r="G56" s="443" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="H56" s="444" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="445" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="446" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="447" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="D57" s="448" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E57" s="449" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="F57" s="450" t="s">
-        <v>270</v>
+        <v>95</v>
       </c>
       <c r="G57" s="451" t="s">
-        <v>271</v>
+        <v>261</v>
       </c>
       <c r="H57" s="452" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="453" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="454" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="455" t="s">
-        <v>272</v>
+        <v>262</v>
       </c>
       <c r="D58" s="456" t="s">
-        <v>273</v>
+        <v>263</v>
       </c>
       <c r="E58" s="457" t="s">
-        <v>274</v>
+        <v>264</v>
       </c>
       <c r="F58" s="458" t="s">
-        <v>76</v>
+        <v>265</v>
       </c>
       <c r="G58" s="459" t="s">
-        <v>275</v>
+        <v>193</v>
       </c>
       <c r="H58" s="460" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="461" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="462" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="463" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D59" s="464" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="E59" s="465" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="F59" s="466" t="s">
-        <v>279</v>
+        <v>269</v>
       </c>
       <c r="G59" s="467" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="H59" s="468" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="469" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="470" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="471" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="D60" s="472" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="E60" s="473" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="F60" s="474" t="s">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="G60" s="475" t="s">
-        <v>221</v>
+        <v>274</v>
       </c>
       <c r="H60" s="476" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="477" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="478" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="479" t="s">
+        <v>275</v>
+      </c>
+      <c r="D61" s="480" t="s">
+        <v>276</v>
+      </c>
+      <c r="E61" s="481" t="s">
+        <v>277</v>
+      </c>
+      <c r="F61" s="482" t="s">
+        <v>278</v>
+      </c>
+      <c r="G61" s="483" t="s">
+        <v>279</v>
+      </c>
+      <c r="H61" s="484" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="485" t="s">
+        <v>8</v>
+      </c>
+      <c r="B62" s="486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" s="487" t="s">
+        <v>280</v>
+      </c>
+      <c r="D62" s="488" t="s">
+        <v>281</v>
+      </c>
+      <c r="E62" s="489" t="s">
+        <v>282</v>
+      </c>
+      <c r="F62" s="490" t="s">
+        <v>165</v>
+      </c>
+      <c r="G62" s="491" t="s">
+        <v>283</v>
+      </c>
+      <c r="H62" s="492" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="493" t="s">
+        <v>8</v>
+      </c>
+      <c r="B63" s="494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" s="495" t="s">
         <v>284</v>
       </c>
-      <c r="D61" s="480" t="s">
-[...5 lines deleted...]
-      <c r="F61" s="482" t="s">
+      <c r="D63" s="496" t="s">
         <v>285</v>
       </c>
-      <c r="G61" s="483" t="s">
+      <c r="E63" s="497" t="s">
         <v>286</v>
       </c>
-      <c r="H61" s="484" t="s">
-[...4 lines deleted...]
-      <c r="A63" s="3" t="s">
+      <c r="F63" s="498" t="s">
         <v>287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" s="3" t="s">
+      <c r="G63" s="499" t="s">
         <v>288</v>
       </c>
-    </row>
-    <row r="65" ht="40" customHeight="1">
+      <c r="H63" s="500" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" ht="20" customHeight="1">
       <c r="A65" s="3" t="s">
         <v>289</v>
       </c>
     </row>
+    <row r="66" ht="20" customHeight="1">
+      <c r="A66" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="67" ht="40" customHeight="1">
+      <c r="A67" s="3" t="s">
+        <v>291</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A63:H63"/>
-    <mergeCell ref="A64:H64"/>
     <mergeCell ref="A65:H65"/>
+    <mergeCell ref="A66:H66"/>
+    <mergeCell ref="A67:H67"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
   <q1:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Generator">
     <vt:lpwstr>NPOI</vt:lpwstr>
   </q1:property>
   <q1:property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Generator Version">
-    <vt:lpwstr>2.7.1</vt:lpwstr>
+    <vt:lpwstr>2.7.6</vt:lpwstr>
   </q1:property>
 </q1:Properties>
 </file>