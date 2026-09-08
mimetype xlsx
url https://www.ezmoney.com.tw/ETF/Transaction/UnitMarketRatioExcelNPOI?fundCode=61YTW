--- v1 (2026-07-24)
+++ v2 (2026-09-08)
@@ -7,112 +7,532 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="00988A最近一季折溢價幅度" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="507" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="291">
   <si>
     <t xml:space="preserve">股票代號</t>
   </si>
   <si>
     <t xml:space="preserve">基金名稱</t>
   </si>
   <si>
     <t xml:space="preserve">資料日期</t>
   </si>
   <si>
     <t xml:space="preserve">當日收盤價市價</t>
   </si>
   <si>
     <t xml:space="preserve">當日結算淨值</t>
   </si>
   <si>
     <t xml:space="preserve">折溢價</t>
   </si>
   <si>
     <t xml:space="preserve">折溢價幅度</t>
   </si>
   <si>
     <t xml:space="preserve">達一定條件折溢價之原因說明</t>
   </si>
   <si>
     <t xml:space="preserve">00988A</t>
   </si>
   <si>
     <t xml:space="preserve">主動統一全球創新</t>
   </si>
   <si>
+    <t xml:space="preserve">115/09/07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.2600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.3200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.37</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">115/09/04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.9900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.1300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.87</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/09/03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.5300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.8300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/09/02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.7100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.6200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/09/01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.1700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.9000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.2200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.3900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.1500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.2300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.3700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.62</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.0700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.9400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.82</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.3800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.4000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.61</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.9600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.6900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.9300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.3700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.6100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.6600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.4600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.7600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.1900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-2.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.5500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.4700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-1.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.6100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.9200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-4.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/08/03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.1400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.2100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.6800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.1600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.9100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-0.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">-5.03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.3500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.1100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.3900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.4100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">115/07/24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.2200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.7800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.62</t>
+  </si>
+  <si>
     <t xml:space="preserve">115/07/23</t>
   </si>
   <si>
     <t xml:space="preserve">17.8600</t>
   </si>
   <si>
     <t xml:space="preserve">17.7400</t>
   </si>
   <si>
     <t xml:space="preserve">0.12</t>
   </si>
   <si>
     <t xml:space="preserve">0.68</t>
   </si>
   <si>
-    <t xml:space="preserve"/>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/07/22</t>
   </si>
   <si>
     <t xml:space="preserve">17.6300</t>
   </si>
   <si>
     <t xml:space="preserve">17.7200</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.09</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-0.51</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/21</t>
   </si>
   <si>
     <t xml:space="preserve">17.2000</t>
   </si>
   <si>
     <t xml:space="preserve">17.5400</t>
   </si>
   <si>
     <t xml:space="preserve">-0.34</t>
   </si>
   <si>
     <t xml:space="preserve">-1.94</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/20</t>
   </si>
   <si>
     <t xml:space="preserve">16.5600</t>
   </si>
   <si>
     <t xml:space="preserve">16.4400</t>
@@ -168,53 +588,50 @@
   <si>
     <t xml:space="preserve">115/07/14</t>
   </si>
   <si>
     <t xml:space="preserve">18.4900</t>
   </si>
   <si>
     <t xml:space="preserve">18.6600</t>
   </si>
   <si>
     <t xml:space="preserve">-0.17</t>
   </si>
   <si>
     <t xml:space="preserve">-0.91</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/13</t>
   </si>
   <si>
     <t xml:space="preserve">18.6500</t>
   </si>
   <si>
     <t xml:space="preserve">18.5200</t>
   </si>
   <si>
-    <t xml:space="preserve">0.13</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0.70</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/09</t>
   </si>
   <si>
     <t xml:space="preserve">19.1700</t>
   </si>
   <si>
     <t xml:space="preserve">19.6200</t>
   </si>
   <si>
     <t xml:space="preserve">-0.45</t>
   </si>
   <si>
     <t xml:space="preserve">-2.29</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/08</t>
   </si>
   <si>
     <t xml:space="preserve">19.1500</t>
   </si>
   <si>
     <t xml:space="preserve">18.9300</t>
@@ -222,53 +639,50 @@
   <si>
     <t xml:space="preserve">0.22</t>
   </si>
   <si>
     <t xml:space="preserve">1.16</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/07</t>
   </si>
   <si>
     <t xml:space="preserve">0.45</t>
   </si>
   <si>
     <t xml:space="preserve">2.35</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/06</t>
   </si>
   <si>
     <t xml:space="preserve">20.8300</t>
   </si>
   <si>
     <t xml:space="preserve">20.6000</t>
   </si>
   <si>
-    <t xml:space="preserve">0.23</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1.12</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/03</t>
   </si>
   <si>
     <t xml:space="preserve">21.3300</t>
   </si>
   <si>
     <t xml:space="preserve">21.0200</t>
   </si>
   <si>
     <t xml:space="preserve">0.31</t>
   </si>
   <si>
     <t xml:space="preserve">1.47</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/02</t>
   </si>
   <si>
     <t xml:space="preserve">21.8400</t>
   </si>
   <si>
     <t xml:space="preserve">20.6700</t>
@@ -279,53 +693,50 @@
   <si>
     <t xml:space="preserve">5.66</t>
   </si>
   <si>
     <t xml:space="preserve">115/07/01</t>
   </si>
   <si>
     <t xml:space="preserve">22.7800</t>
   </si>
   <si>
     <t xml:space="preserve">22.1200</t>
   </si>
   <si>
     <t xml:space="preserve">2.98</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/30</t>
   </si>
   <si>
     <t xml:space="preserve">22.2800</t>
   </si>
   <si>
     <t xml:space="preserve">22.5400</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.26</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-1.15</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/29</t>
   </si>
   <si>
     <t xml:space="preserve">21.4500</t>
   </si>
   <si>
     <t xml:space="preserve">21.7300</t>
   </si>
   <si>
     <t xml:space="preserve">-0.28</t>
   </si>
   <si>
     <t xml:space="preserve">-1.29</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/26</t>
   </si>
   <si>
     <t xml:space="preserve">21.9200</t>
   </si>
   <si>
     <t xml:space="preserve">21.4200</t>
@@ -333,591 +744,177 @@
   <si>
     <t xml:space="preserve">0.50</t>
   </si>
   <si>
     <t xml:space="preserve">2.33</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/25</t>
   </si>
   <si>
     <t xml:space="preserve">23.0700</t>
   </si>
   <si>
     <t xml:space="preserve">22.9400</t>
   </si>
   <si>
     <t xml:space="preserve">0.57</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/24</t>
   </si>
   <si>
     <t xml:space="preserve">22.5300</t>
   </si>
   <si>
-    <t xml:space="preserve">0.61</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">2.78</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/23</t>
   </si>
   <si>
     <t xml:space="preserve">22.9100</t>
   </si>
   <si>
     <t xml:space="preserve">22.0600</t>
   </si>
   <si>
     <t xml:space="preserve">0.85</t>
   </si>
   <si>
     <t xml:space="preserve">3.85</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/22</t>
   </si>
   <si>
     <t xml:space="preserve">23.7300</t>
   </si>
   <si>
     <t xml:space="preserve">23.8700</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.14</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-0.59</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/18</t>
   </si>
   <si>
     <t xml:space="preserve">22.9600</t>
   </si>
   <si>
     <t xml:space="preserve">23.1900</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.23</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-0.99</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/17</t>
   </si>
   <si>
     <t xml:space="preserve">22.5200</t>
   </si>
   <si>
     <t xml:space="preserve">22.3300</t>
   </si>
   <si>
     <t xml:space="preserve">0.19</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/16</t>
   </si>
   <si>
     <t xml:space="preserve">22.6800</t>
   </si>
   <si>
     <t xml:space="preserve">2.81</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/15</t>
   </si>
   <si>
     <t xml:space="preserve">22.3600</t>
   </si>
   <si>
     <t xml:space="preserve">0.00</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/12</t>
   </si>
   <si>
     <t xml:space="preserve">20.8800</t>
   </si>
   <si>
     <t xml:space="preserve">20.9000</t>
   </si>
   <si>
     <t xml:space="preserve">-0.02</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.10</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/06/11</t>
   </si>
   <si>
     <t xml:space="preserve">19.8500</t>
   </si>
   <si>
     <t xml:space="preserve">20.3900</t>
   </si>
   <si>
-    <t xml:space="preserve">-0.54</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">-2.65</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/10</t>
   </si>
   <si>
     <t xml:space="preserve">19.8200</t>
   </si>
   <si>
     <t xml:space="preserve">19.5300</t>
   </si>
   <si>
     <t xml:space="preserve">0.29</t>
   </si>
   <si>
     <t xml:space="preserve">1.48</t>
   </si>
   <si>
     <t xml:space="preserve">115/06/09</t>
   </si>
   <si>
     <t xml:space="preserve">20.6600</t>
   </si>
   <si>
-    <t xml:space="preserve">0.24</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">115/06/08</t>
   </si>
   <si>
     <t xml:space="preserve">20.2500</t>
   </si>
   <si>
     <t xml:space="preserve">20.3400</t>
   </si>
   <si>
     <t xml:space="preserve">-0.44</t>
-  </si>
-[...394 lines deleted...]
-    <t xml:space="preserve">-0.89</t>
   </si>
   <si>
     <t xml:space="preserve">  1.折溢價=當日收盤價市價-當日結算淨值</t>
   </si>
   <si>
     <t xml:space="preserve">  2.折溢價幅度=［(當日收盤價市價-當日結算淨值)/當日結算淨值］*100 小數點四捨五入取二位</t>
   </si>
   <si>
     <t xml:space="preserve">  3.達一定條件折溢價之原因說明：當符合「ETF單一營業日折溢價幅度達百分之十(含)以上或連續五個營業日折溢價幅度均達百分之三(含)以上」之情形，應敘明可能原因（依據證櫃交字第11400735782號辦理）。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -968,63 +965,111 @@
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="501">
+  <cellXfs count="517">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -2479,51 +2524,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3">
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:I69"/>
   <sheetViews>
     <sheetView tabSelected="1" showRuler="1" showOutlineSymbols="1" defaultGridColor="1" colorId="64" zoomScale="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.43" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="7" width="20" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -2610,97 +2655,97 @@
       </c>
       <c r="G4" s="27" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="30" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>26</v>
       </c>
       <c r="D5" s="32" t="s">
         <v>27</v>
       </c>
       <c r="E5" s="33" t="s">
         <v>28</v>
       </c>
       <c r="F5" s="34" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G5" s="35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" s="36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="38" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="39" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D6" s="40" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E6" s="41" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F6" s="42" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G6" s="43" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" s="44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="47" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" s="48" t="s">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E7" s="49" t="s">
         <v>37</v>
       </c>
       <c r="F7" s="50" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="51" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="53" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="55" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="56" t="s">
@@ -2717,1480 +2762,1532 @@
       </c>
       <c r="H8" s="60" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="61" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="62" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="63" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="64" t="s">
         <v>46</v>
       </c>
       <c r="E9" s="65" t="s">
         <v>47</v>
       </c>
       <c r="F9" s="66" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="67" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="H9" s="68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="69" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="71" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="D10" s="72" t="s">
+      <c r="E10" s="73" t="s">
         <v>51</v>
       </c>
-      <c r="E10" s="73" t="s">
+      <c r="F10" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="75" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H10" s="76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="77" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="78" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="79" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" s="80" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="81" t="s">
+        <v>50</v>
+      </c>
+      <c r="F11" s="82" t="s">
+        <v>54</v>
+      </c>
+      <c r="G11" s="83" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
       <c r="H11" s="84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="85" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="86" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="87" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" s="91" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H12" s="92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="93" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="94" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="95" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D13" s="96" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="E13" s="97" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F13" s="98" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="G13" s="99" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="H13" s="100" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="101" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="102" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="103" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="104" t="s">
+        <v>66</v>
+      </c>
+      <c r="E14" s="105" t="s">
+        <v>67</v>
+      </c>
+      <c r="F14" s="106" t="s">
         <v>68</v>
       </c>
-      <c r="D14" s="104" t="s">
+      <c r="G14" s="107" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H14" s="108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="109" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="110" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="111" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="112" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" s="113" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" s="114" t="s">
         <v>73</v>
       </c>
-      <c r="D15" s="112" t="s">
+      <c r="G15" s="115" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H15" s="116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="117" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="118" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="119" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="120" t="s">
+        <v>76</v>
+      </c>
+      <c r="E16" s="121" t="s">
+        <v>77</v>
+      </c>
+      <c r="F16" s="122" t="s">
         <v>78</v>
       </c>
-      <c r="D16" s="120" t="s">
+      <c r="G16" s="123" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H16" s="124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="125" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="126" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="127" t="s">
+        <v>80</v>
+      </c>
+      <c r="D17" s="128" t="s">
+        <v>81</v>
+      </c>
+      <c r="E17" s="129" t="s">
+        <v>82</v>
+      </c>
+      <c r="F17" s="130" t="s">
         <v>83</v>
       </c>
-      <c r="D17" s="128" t="s">
+      <c r="G17" s="131" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="H17" s="132" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="133" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="134" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="135" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="136" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18" s="137" t="s">
         <v>87</v>
       </c>
-      <c r="D18" s="136" t="s">
+      <c r="F18" s="138" t="s">
+        <v>83</v>
+      </c>
+      <c r="G18" s="139" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H18" s="140" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="141" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="142" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="143" t="s">
+        <v>89</v>
+      </c>
+      <c r="D19" s="144" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" s="145" t="s">
+        <v>91</v>
+      </c>
+      <c r="F19" s="146" t="s">
         <v>92</v>
       </c>
-      <c r="D19" s="144" t="s">
+      <c r="G19" s="147" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H19" s="148" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="149" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="150" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="151" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" s="152" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20" s="153" t="s">
+        <v>96</v>
+      </c>
+      <c r="F20" s="154" t="s">
         <v>97</v>
       </c>
-      <c r="D20" s="152" t="s">
+      <c r="G20" s="155" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H20" s="156" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="157" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="158" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="159" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" s="160" t="s">
+        <v>100</v>
+      </c>
+      <c r="E21" s="161" t="s">
+        <v>101</v>
+      </c>
+      <c r="F21" s="162" t="s">
         <v>102</v>
       </c>
-      <c r="D21" s="160" t="s">
+      <c r="G21" s="163" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H21" s="164" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="165" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="166" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="167" t="s">
+        <v>104</v>
+      </c>
+      <c r="D22" s="168" t="s">
+        <v>105</v>
+      </c>
+      <c r="E22" s="169" t="s">
         <v>106</v>
       </c>
-      <c r="D22" s="168" t="s">
+      <c r="F22" s="170" t="s">
+        <v>92</v>
+      </c>
+      <c r="G22" s="171" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H22" s="172" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="173" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="174" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="175" t="s">
+        <v>108</v>
+      </c>
+      <c r="D23" s="176" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="177" t="s">
+        <v>109</v>
+      </c>
+      <c r="F23" s="178" t="s">
         <v>110</v>
       </c>
-      <c r="D23" s="176" t="s">
+      <c r="G23" s="179" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H23" s="180" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="181" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="182" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="183" t="s">
+        <v>112</v>
+      </c>
+      <c r="D24" s="184" t="s">
+        <v>113</v>
+      </c>
+      <c r="E24" s="185" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" s="186" t="s">
         <v>115</v>
       </c>
-      <c r="D24" s="184" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="187" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="H24" s="188" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="189" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="190" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="191" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D25" s="192" t="s">
-        <v>121</v>
+        <v>96</v>
       </c>
       <c r="E25" s="193" t="s">
-        <v>122</v>
+        <v>77</v>
       </c>
       <c r="F25" s="194" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="G25" s="195" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="H25" s="196" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="197" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="198" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="199" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D26" s="200" t="s">
-        <v>126</v>
+        <v>50</v>
       </c>
       <c r="E26" s="201" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="F26" s="202" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G26" s="203" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="H26" s="204" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="205" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="206" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="207" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D27" s="208" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="E27" s="209" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="F27" s="210" t="s">
-        <v>43</v>
+        <v>126</v>
       </c>
       <c r="G27" s="211" t="s">
-        <v>131</v>
+        <v>97</v>
       </c>
       <c r="H27" s="212" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="213" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="214" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="215" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="D28" s="216" t="s">
-        <v>133</v>
+        <v>11</v>
       </c>
       <c r="E28" s="217" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="F28" s="218" t="s">
-        <v>134</v>
+        <v>30</v>
       </c>
       <c r="G28" s="219" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="H28" s="220" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="221" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="222" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="223" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D29" s="224" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E29" s="225" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="F29" s="226" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="G29" s="227" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="H29" s="228" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="229" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="230" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="231" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="D30" s="232" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="E30" s="233" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="F30" s="234" t="s">
-        <v>143</v>
+        <v>43</v>
       </c>
       <c r="G30" s="235" t="s">
-        <v>144</v>
+        <v>35</v>
       </c>
       <c r="H30" s="236" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="237" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="238" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="239" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="D31" s="240" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="E31" s="241" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="F31" s="242" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="G31" s="243" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="H31" s="244" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="245" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="246" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="247" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="D32" s="248" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="E32" s="249" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="F32" s="250" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="G32" s="251" t="s">
-        <v>64</v>
+        <v>146</v>
       </c>
       <c r="H32" s="252" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="253" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="254" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="255" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D33" s="256" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E33" s="257" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F33" s="258" t="s">
-        <v>19</v>
+        <v>150</v>
       </c>
       <c r="G33" s="259" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="H33" s="260" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="261" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="262" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="263" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D34" s="264" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="E34" s="265" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="F34" s="266" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="G34" s="267" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="H34" s="268" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="269" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="270" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="271" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D35" s="272" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E35" s="273" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="F35" s="274" t="s">
-        <v>165</v>
+        <v>102</v>
       </c>
       <c r="G35" s="275" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="H35" s="276" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="277" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="278" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="279" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D36" s="280" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="E36" s="281" t="s">
-        <v>127</v>
+        <v>163</v>
       </c>
       <c r="F36" s="282" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="G36" s="283" t="s">
-        <v>149</v>
+        <v>165</v>
       </c>
       <c r="H36" s="284" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="285" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="286" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="287" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D37" s="288" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E37" s="289" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="F37" s="290" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="G37" s="291" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="H37" s="292" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="293" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="294" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="295" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D38" s="296" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="E38" s="297" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="F38" s="298" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="G38" s="299" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="H38" s="300" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="301" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="302" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="303" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D39" s="304" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E39" s="305" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="F39" s="306" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="G39" s="307" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="H39" s="308" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="309" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="310" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="311" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D40" s="312" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="E40" s="313" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="F40" s="314" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G40" s="315" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="H40" s="316" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="317" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="318" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="319" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="D41" s="320" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="E41" s="321" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="F41" s="322" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="G41" s="323" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="H41" s="324" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="325" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="326" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="327" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="D42" s="328" t="s">
-        <v>98</v>
+        <v>191</v>
       </c>
       <c r="E42" s="329" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F42" s="330" t="s">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="G42" s="331" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H42" s="332" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="333" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="334" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="335" t="s">
+        <v>194</v>
+      </c>
+      <c r="D43" s="336" t="s">
+        <v>195</v>
+      </c>
+      <c r="E43" s="337" t="s">
+        <v>196</v>
+      </c>
+      <c r="F43" s="338" t="s">
+        <v>197</v>
+      </c>
+      <c r="G43" s="339" t="s">
         <v>198</v>
       </c>
-      <c r="D43" s="336" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H43" s="340" t="s">
-        <v>203</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="341" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="342" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="343" t="s">
-        <v>204</v>
+        <v>199</v>
       </c>
       <c r="D44" s="344" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="E44" s="345" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F44" s="346" t="s">
-        <v>148</v>
+        <v>202</v>
       </c>
       <c r="G44" s="347" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H44" s="348" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="349" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="350" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="351" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="D45" s="352" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="E45" s="353" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="F45" s="354" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="G45" s="355" t="s">
-        <v>96</v>
+        <v>206</v>
       </c>
       <c r="H45" s="356" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="357" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="358" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="359" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="D46" s="360" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E46" s="361" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F46" s="362" t="s">
+        <v>117</v>
+      </c>
+      <c r="G46" s="363" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="H46" s="364" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="365" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="366" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="367" t="s">
+        <v>211</v>
+      </c>
+      <c r="D47" s="368" t="s">
+        <v>212</v>
+      </c>
+      <c r="E47" s="369" t="s">
+        <v>213</v>
+      </c>
+      <c r="F47" s="370" t="s">
+        <v>214</v>
+      </c>
+      <c r="G47" s="371" t="s">
         <v>215</v>
-      </c>
-[...10 lines deleted...]
-        <v>219</v>
       </c>
       <c r="H47" s="372" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="373" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="374" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="375" t="s">
+        <v>216</v>
+      </c>
+      <c r="D48" s="376" t="s">
+        <v>217</v>
+      </c>
+      <c r="E48" s="377" t="s">
+        <v>218</v>
+      </c>
+      <c r="F48" s="378" t="s">
+        <v>219</v>
+      </c>
+      <c r="G48" s="379" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
       <c r="H48" s="380" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="381" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="382" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="383" t="s">
+        <v>221</v>
+      </c>
+      <c r="D49" s="384" t="s">
+        <v>222</v>
+      </c>
+      <c r="E49" s="385" t="s">
+        <v>223</v>
+      </c>
+      <c r="F49" s="386" t="s">
+        <v>178</v>
+      </c>
+      <c r="G49" s="387" t="s">
         <v>224</v>
-      </c>
-[...10 lines deleted...]
-        <v>228</v>
       </c>
       <c r="H49" s="388" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="389" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="390" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="391" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D50" s="392" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="E50" s="393" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F50" s="394" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="G50" s="395" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="H50" s="396" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="397" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="398" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="399" t="s">
+        <v>229</v>
+      </c>
+      <c r="D51" s="400" t="s">
+        <v>230</v>
+      </c>
+      <c r="E51" s="401" t="s">
+        <v>231</v>
+      </c>
+      <c r="F51" s="402" t="s">
+        <v>232</v>
+      </c>
+      <c r="G51" s="403" t="s">
         <v>233</v>
-      </c>
-[...10 lines deleted...]
-        <v>72</v>
       </c>
       <c r="H51" s="404" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="405" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="406" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="407" t="s">
+        <v>234</v>
+      </c>
+      <c r="D52" s="408" t="s">
+        <v>235</v>
+      </c>
+      <c r="E52" s="409" t="s">
         <v>236</v>
       </c>
-      <c r="D52" s="408" t="s">
+      <c r="F52" s="410" t="s">
         <v>237</v>
       </c>
-      <c r="E52" s="409" t="s">
-[...2 lines deleted...]
-      <c r="F52" s="410" t="s">
+      <c r="G52" s="411" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="H52" s="412" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="413" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="414" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="415" t="s">
+        <v>239</v>
+      </c>
+      <c r="D53" s="416" t="s">
         <v>240</v>
       </c>
-      <c r="D53" s="416" t="s">
+      <c r="E53" s="417" t="s">
         <v>241</v>
       </c>
-      <c r="E53" s="417" t="s">
+      <c r="F53" s="418" t="s">
+        <v>59</v>
+      </c>
+      <c r="G53" s="419" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="H53" s="420" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="421" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="422" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="423" t="s">
+        <v>243</v>
+      </c>
+      <c r="D54" s="424" t="s">
+        <v>244</v>
+      </c>
+      <c r="E54" s="425" t="s">
+        <v>235</v>
+      </c>
+      <c r="F54" s="426" t="s">
+        <v>74</v>
+      </c>
+      <c r="G54" s="427" t="s">
         <v>245</v>
-      </c>
-[...10 lines deleted...]
-        <v>248</v>
       </c>
       <c r="H54" s="428" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="429" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="430" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="431" t="s">
+        <v>246</v>
+      </c>
+      <c r="D55" s="432" t="s">
+        <v>247</v>
+      </c>
+      <c r="E55" s="433" t="s">
+        <v>248</v>
+      </c>
+      <c r="F55" s="434" t="s">
         <v>249</v>
       </c>
-      <c r="D55" s="432" t="s">
+      <c r="G55" s="435" t="s">
         <v>250</v>
-      </c>
-[...7 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H55" s="436" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="437" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="438" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="439" t="s">
+        <v>251</v>
+      </c>
+      <c r="D56" s="440" t="s">
+        <v>252</v>
+      </c>
+      <c r="E56" s="441" t="s">
         <v>253</v>
       </c>
-      <c r="D56" s="440" t="s">
+      <c r="F56" s="442" t="s">
+        <v>19</v>
+      </c>
+      <c r="G56" s="443" t="s">
         <v>254</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
       <c r="H56" s="444" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="445" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="446" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="447" t="s">
+        <v>255</v>
+      </c>
+      <c r="D57" s="448" t="s">
+        <v>256</v>
+      </c>
+      <c r="E57" s="449" t="s">
+        <v>257</v>
+      </c>
+      <c r="F57" s="450" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" s="451" t="s">
         <v>258</v>
-      </c>
-[...10 lines deleted...]
-        <v>261</v>
       </c>
       <c r="H57" s="452" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="453" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="454" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="455" t="s">
+        <v>259</v>
+      </c>
+      <c r="D58" s="456" t="s">
+        <v>260</v>
+      </c>
+      <c r="E58" s="457" t="s">
+        <v>261</v>
+      </c>
+      <c r="F58" s="458" t="s">
         <v>262</v>
       </c>
-      <c r="D58" s="456" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G58" s="459" t="s">
-        <v>193</v>
+        <v>249</v>
       </c>
       <c r="H58" s="460" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="461" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="462" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="463" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D59" s="464" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E59" s="465" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="F59" s="466" t="s">
-        <v>269</v>
+        <v>183</v>
       </c>
       <c r="G59" s="467" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="H59" s="468" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="469" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="470" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="471" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="D60" s="472" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="E60" s="473" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F60" s="474" t="s">
-        <v>210</v>
+        <v>268</v>
       </c>
       <c r="G60" s="475" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="H60" s="476" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="477" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="478" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="479" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="D61" s="480" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="E61" s="481" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="F61" s="482" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="G61" s="483" t="s">
-        <v>279</v>
+        <v>54</v>
       </c>
       <c r="H61" s="484" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="485" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="486" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="487" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D62" s="488" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="E62" s="489" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="F62" s="490" t="s">
-        <v>165</v>
+        <v>103</v>
       </c>
       <c r="G62" s="491" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="H62" s="492" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="493" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="494" t="s">
         <v>9</v>
       </c>
       <c r="C63" s="495" t="s">
+        <v>277</v>
+      </c>
+      <c r="D63" s="496" t="s">
+        <v>278</v>
+      </c>
+      <c r="E63" s="497" t="s">
+        <v>279</v>
+      </c>
+      <c r="F63" s="498" t="s">
+        <v>280</v>
+      </c>
+      <c r="G63" s="499" t="s">
+        <v>281</v>
+      </c>
+      <c r="H63" s="500" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="501" t="s">
+        <v>8</v>
+      </c>
+      <c r="B64" s="502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" s="503" t="s">
+        <v>282</v>
+      </c>
+      <c r="D64" s="504" t="s">
+        <v>271</v>
+      </c>
+      <c r="E64" s="505" t="s">
+        <v>283</v>
+      </c>
+      <c r="F64" s="506" t="s">
+        <v>43</v>
+      </c>
+      <c r="G64" s="507" t="s">
+        <v>203</v>
+      </c>
+      <c r="H64" s="508" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="509" t="s">
+        <v>8</v>
+      </c>
+      <c r="B65" s="510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" s="511" t="s">
         <v>284</v>
       </c>
-      <c r="D63" s="496" t="s">
+      <c r="D65" s="512" t="s">
         <v>285</v>
       </c>
-      <c r="E63" s="497" t="s">
+      <c r="E65" s="513" t="s">
         <v>286</v>
       </c>
-      <c r="F63" s="498" t="s">
+      <c r="F65" s="514" t="s">
+        <v>102</v>
+      </c>
+      <c r="G65" s="515" t="s">
         <v>287</v>
       </c>
-      <c r="G63" s="499" t="s">
+      <c r="H65" s="516" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="67" ht="20" customHeight="1">
+      <c r="A67" s="3" t="s">
         <v>288</v>
       </c>
-      <c r="H63" s="500" t="s">
-[...4 lines deleted...]
-      <c r="A65" s="3" t="s">
+    </row>
+    <row r="68" ht="20" customHeight="1">
+      <c r="A68" s="3" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="66" ht="20" customHeight="1">
-      <c r="A66" s="3" t="s">
+    <row r="69" ht="40" customHeight="1">
+      <c r="A69" s="3" t="s">
         <v>290</v>
-      </c>
-[...3 lines deleted...]
-        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A65:H65"/>
-    <mergeCell ref="A66:H66"/>
     <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A69:H69"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <q1:Properties xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:q1="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">